--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy de SAULIEU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue tropicaliste, travaillant actuellement en Afrique centrale (Cameroun et Gabon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoffroy-de-saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7182-9436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">063866374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse sur l’âge du Cuivre alpin (2001) interrogeant les pratiques ostentatoires du passé à l’aide de l’anthropologie sociale, je suis parti en coopération pour l’IRD (VCI) en 2002 en Équateur, pays sur lequel j’ai travaillé activement jusqu’en 2016. J’ai participé avec l’UR 92 de l’IRD à la découverte et à la fouille du site cérémoniel de Santa Ana-La Florida, conservant, entre autres, la plus ancienne céramique connue à ce jour sur le versant oriental des Andes. Avec des collègues locaux et du CNRS nous avons mené des recherches sur la haute vallée du Pastaza (2006-2009 & 2011-2014) et avons ainsi pu étudier la plus ancienne maison connue dans le bassin amazonien, et compléter la chronologie culturelle de la région. J’ai travaillé avec des communautés amérindiennes et des collègues d’autres disciplines (géographes, géoarchéologues, volcanologues, anthropologues).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2011 j’ai commencé à travailler en Afrique centrale en collaboration avec des archéologues camerounais, dont deux (Pascal Nlend et François Ngouoh) sont aujourd’hui enseignants à l’Université de Yaoundé I. Envoyé par l’IRD en affectation au Cameroun de 2012 à 2016, j’ai monté des collaborations encore opérationnelles avec l’association CREX, l’Université de Yaoundé I et l’Université Catholique d’Afrique Centrale. Au Gabon une collaboration avec l’Agence National des Parcs Nationaux a permis d’ouvrir de nouveaux champs de recherche. Au Nigeria des collaborations ponctuelles se sont mises en place avec les Missions Archéologiques Ifé-Sungbo dirigées par Gérard Chouin (University of William and Mary, Williamsburg) et Adissa Ogunfolakan (l’Université Obafemi Awolowo à Ifé).Depuis 2019 deux grandes activités m’ont fortement mobilisé, en dépit des difficultés extrêmes liées à la Covid 19 : 1- une série de projet sur le carbone des sols archéologiques afin de tester la faisabilité d’une méthodologie analytique de la matière organique ; 2- les contrats de prestation pour le volet d’archéologie préventive du barrage de Nachtigal Amont (2019-2022), situé à 60 km au nord de Yaoundé, mobilisant en permanence pendant deux ans une équipe de vingt personnes pour un budget de plus de 650 000 euros.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African Rainforest Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Livingstone Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Sustainability in the Congo Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02023-9_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effigy Pipes from a Natchez Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon James Knight Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincas Steponaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shawn Lambert; Brett Giles; Grant Stauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnology, Iconography, and Theory: Building Bridges in Mississippian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois affaires non résolues à l'ombre d'un poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'Huy, J. (ed.); Duquesnoy, F. (ed.); Lajoye, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir : mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.431-432, 2023, 978-1-80327-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner la nature sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne, J.D. (ed.); David, B. (ed.); Chlous-Ducharme, F. (ed.); Clément, G. (ed.); Lecointre, G. (ed.); Sun, J.S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte-MNHN, pp.260-261, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution avec ou sans agriculture ?&amp;quot; : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chasseurs-cueilleurs ou L’origine des inégalités d’Alain TESTART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-19, 2022, 978-2-07-296153-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fil d'Ariane dans les tourbillons, méandres et labyrinthes de la haute Amazonie précolombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cometti, G (ed.); Le Roux, P. (ed.); Manicone, T. (ed.); Martin, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt : hommage à Philippe Descola, l'anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.959-964, 2019, 979-10-972302-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique à l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF - IRD, pp.9-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme pour la naissance de l’agriculture sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.185-212, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des bas-fonds dans l’évolution des paysages du parc National de la Lopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makaya Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu; Geoffroy and Elouga; Martin and Sonke; Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF-IRD, pp.141-156, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’équateur. Archéologie sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain; Stéphen and Saulieu; Geoffroy de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Faton, pp.6-11, 2016, Les dossiers d'archéologie, 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cerámica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinto Lima; Helena and Barreto; Cristiana and Jaimes Betancourt; Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerâmicas Arqueológicas da Amazônia: Rumo a uma nova síntese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, Museu Paraense Emílio Goeldi, pp.527-542, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barreto, Cristiana and Pinto Lima, Helena and Jaimes Betancourt, Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramicas arqueologicas da Amazonia : rumo a uma nova sintese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, pp.480-495, 2016, 978-85-613-7783-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4031.4483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages d’Afrique centrale atlantique depuis 5000 ans ; méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.121-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur confronté au contexte local : quelle influence sur les patrimonialisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salpeteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Suremain, Charles-Édouard and Galipaud, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Etrave ; IRD, pp.85-107, 2015, 978-2-359-92031-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El formativo del Alto Pastaza (Ecuador), entre arqueologia y vulcanologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain, Stéphen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antes de Orellana : actas del 3er Encuentro International de Arqueologia Amazonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, pp.199-205, 2014, Actes et Mémoires de l'IFEA, 9789942138927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, passeur de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une archéologie pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. La Discussion, pp.37-45, 2014, Patrimoines, 979-10-92006-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock carvings and alpine Statue-Menhirs, from the Chalcolithic to the middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fokkens, Harry and Harding, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the European Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, pp.291-310, 2013, 978-0-19-957286-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199572861.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobrevuelo de las ceràmicas antiguas del curso alto del rio Pastaza : reflexiones e hipotesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdez, Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología regional en la Amazonia occidental temáticas, resultados y políticas : las civilizaciones ocultas del bosque tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abya-Yala, 83-97 + 10 p. de pl. en annexes, 2013, 9789942091574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art of the Alpine region, 2005-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahn, Paul and Franklin, Natalie and Strecker, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art Studies, News of the World IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-64, 2012, 9781842174821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria S Derbilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pascal Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter les activités humaines dans les sols archéologiques intertropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2025.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand years of garden urbanism in the Upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prümers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6679), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adi6317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la séquence céramique de la région de Nachtigal amont (sud Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sokona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minegue Abanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12men⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le core-axe, un outil tropical à redéfinir : nouvelles données des collections Middle Stone Age de Nzako, République centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103194. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bantous dans la forêt des Pygmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 545, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'hier et d'aujourd'hui : un monde connecté par les routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andry-Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age (2500 BP) and modern period (150 BP) starch grains in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18956. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23442-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Youmbidi, Ogooué-Lolo, Gabon : un nouveau terrain pour l'étude pluridisciplinaire du Later Stone Age en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre châtaigner et palmier chonta : hommage à Juan Bottasso (1936-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), p. 223-228. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.18178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'agriculture : révolution ou grande transition de l'Anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10496 [p. 41-47]. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Pastaza y el Upano, dos ríos tropicales que conectan los Andes a la Amazonía. Dossier « Arqueología y ríos de las Tierras Bajas de América del Sur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Museo de La Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.353-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et religion de Lascaux à Göbekli Tepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle (dir.), L’Afrique ancienne de l’Acacus au Zimbabwe : 20 000 ans avant notre ère-xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Écologie historique, 152, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie historique de la forêt d’Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart, l’institution de l’esclavage. Une approche mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.70-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'horticulture à l'organisation lignagère en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, p. 32-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie historique [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, p. 3-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie & Grande Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (29), pp.E6674-E6675. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1808481115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de deux livres de Stéphen Rostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.60-61. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mille cinq cents ans de traditions céramiques à Dibamba Yassa (Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart (1945-2013) : de l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological data and oral traditions from the Oku and Kovifem sites in northwest Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2014.963415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur Ndéba, une enceinte fortifiée à la frontière du Cameroun et du Nigéria : réflexions préliminaires entre archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zeitlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Denis Nizésété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer ancien dans le bloc forestier du sud Cameroun : nouvelles données entre Sangmélima et Mintom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (3), pp.402-417. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1079081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première maison d’Amazonie. Le Formatif dans la Province de Pastaza, Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1et 2), pp.51-82. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-dessous du volcan ». Archéologie de la haute Amazonie, au pied des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sol se levanta por el Este. Arqueología en la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Patrimonio Cultural del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueología de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rocinante - Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradicion Muitzentza y el periodo de integracion (700-1500 d. C.) en la alta cuenca del rio Pastaza, Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión del material cerámico de la colección Pastaza (Amazonía ecuatoriana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1-2), pp.279-301. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site cérémoniel formatif sur le versant oriental des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Diet in Cameroon During the Early Iron Age (ca. 500–200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des roches colorantes en Afrique centrale au cours du Stone Age : Nouvelles données d’Aloumbé, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stecy Meyeno-Ilougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projet Red 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités : les collections Natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens d'Outre-Mer : Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. p. 161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités. Les collections natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Deuxièmes Entretiens d’outre-mer : Tricentenaire de la fondation de La Nouvelle-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Barjot; Denis Vialou, Nov 2017, Paris, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El alto Pastaza precolombino en el Ecuador: del mito a la arqueología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quito, Ecuador. pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota descriptiva sobre un material formativo de las cercanías del volcán Tungurahua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primera aproximación a las culturas precolombinas de la alta cuenca del río Pastaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.337-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de construction du barrage hydroélectrique de Nachtigal Amont : mise en oeuvre du plan de gestion des ressources archéologiques Phase 2 : résultats archéologiques et synthèses préliminaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bissai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2023, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. F. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture fait germer l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, p. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF-IRD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manga allpa : cerámica indígena de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaime Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secretaria Nacional de Educacion Superior, Ciencia, Tecnologia e Innovacion, pp.99, 2014, EIAA.Encuentro Internacional de Arqueologia Amazonica, 978942139351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes : arqueologia de la Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFEA, pp.205, 2013, Travaux de l'Institut Français d'Etudes Andines, 978-2-7099-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colección arqueológica de Morona Santiago del Museo Amazónico de la Universidad Salesiana de Quito. Una introducción a la Amazonía Ecuatoriana prehispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Rampón Zardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abya Yala, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy de SAULIEU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue tropicaliste, travaillant actuellement en Afrique centrale (Cameroun et Gabon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoffroy-de-saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7182-9436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">063866374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse sur l’âge du Cuivre alpin (2001) interrogeant les pratiques ostentatoires du passé à l’aide de l’anthropologie sociale, je suis parti en coopération pour l’IRD (VCI) en 2002 en Équateur, pays sur lequel j’ai travaillé activement jusqu’en 2016. J’ai participé avec l’UR 92 de l’IRD à la découverte et à la fouille du site cérémoniel de Santa Ana-La Florida, conservant, entre autres, la plus ancienne céramique connue à ce jour sur le versant oriental des Andes. Avec des collègues locaux et du CNRS nous avons mené des recherches sur la haute vallée du Pastaza (2006-2009 & 2011-2014) et avons ainsi pu étudier la plus ancienne maison connue dans le bassin amazonien, et compléter la chronologie culturelle de la région. J’ai travaillé avec des communautés amérindiennes et des collègues d’autres disciplines (géographes, géoarchéologues, volcanologues, anthropologues).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2011 j’ai commencé à travailler en Afrique centrale en collaboration avec des archéologues camerounais, dont deux (Pascal Nlend et François Ngouoh) sont aujourd’hui enseignants à l’Université de Yaoundé I. Envoyé par l’IRD en affectation au Cameroun de 2012 à 2016, j’ai monté des collaborations encore opérationnelles avec l’association CREX, l’Université de Yaoundé I et l’Université Catholique d’Afrique Centrale. Au Gabon une collaboration avec l’Agence National des Parcs Nationaux a permis d’ouvrir de nouveaux champs de recherche. Au Nigeria des collaborations ponctuelles se sont mises en place avec les Missions Archéologiques Ifé-Sungbo dirigées par Gérard Chouin (University of William and Mary, Williamsburg) et Adissa Ogunfolakan (l’Université Obafemi Awolowo à Ifé).Depuis 2019 deux grandes activités m’ont fortement mobilisé, en dépit des difficultés extrêmes liées à la Covid 19 : 1- une série de projet sur le carbone des sols archéologiques afin de tester la faisabilité d’une méthodologie analytique de la matière organique ; 2- les contrats de prestation pour le volet d’archéologie préventive du barrage de Nachtigal Amont (2019-2022), situé à 60 km au nord de Yaoundé, mobilisant en permanence pendant deux ans une équipe de vingt personnes pour un budget de plus de 650 000 euros.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African Rainforest Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Livingstone Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Sustainability in the Congo Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02023-9_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effigy Pipes from a Natchez Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon James Knight Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincas Steponaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shawn Lambert; Brett Giles; Grant Stauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnology, Iconography, and Theory: Building Bridges in Mississippian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois affaires non résolues à l'ombre d'un poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'Huy, J. (ed.); Duquesnoy, F. (ed.); Lajoye, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir : mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.431-432, 2023, 978-1-80327-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner la nature sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne, J.D. (ed.); David, B. (ed.); Chlous-Ducharme, F. (ed.); Clément, G. (ed.); Lecointre, G. (ed.); Sun, J.S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte-MNHN, pp.260-261, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution avec ou sans agriculture ?&amp;quot; : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chasseurs-cueilleurs ou L’origine des inégalités d’Alain TESTART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-19, 2022, 978-2-07-296153-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fil d'Ariane dans les tourbillons, méandres et labyrinthes de la haute Amazonie précolombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cometti, G (ed.); Le Roux, P. (ed.); Manicone, T. (ed.); Martin, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt : hommage à Philippe Descola, l'anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.959-964, 2019, 979-10-972302-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique à l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF - IRD, pp.9-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme pour la naissance de l’agriculture sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.185-212, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des bas-fonds dans l’évolution des paysages du parc National de la Lopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makaya Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu; Geoffroy and Elouga; Martin and Sonke; Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF-IRD, pp.141-156, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’équateur. Archéologie sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain; Stéphen and Saulieu; Geoffroy de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Faton, pp.6-11, 2016, Les dossiers d'archéologie, 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cerámica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinto Lima; Helena and Barreto; Cristiana and Jaimes Betancourt; Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerâmicas Arqueológicas da Amazônia: Rumo a uma nova síntese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, Museu Paraense Emílio Goeldi, pp.527-542, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barreto, Cristiana and Pinto Lima, Helena and Jaimes Betancourt, Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramicas arqueologicas da Amazonia : rumo a uma nova sintese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, pp.480-495, 2016, 978-85-613-7783-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4031.4483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages d’Afrique centrale atlantique depuis 5000 ans ; méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.121-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur confronté au contexte local : quelle influence sur les patrimonialisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salpeteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Suremain, Charles-Édouard and Galipaud, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Etrave ; IRD, pp.85-107, 2015, 978-2-359-92031-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El formativo del Alto Pastaza (Ecuador), entre arqueologia y vulcanologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain, Stéphen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antes de Orellana : actas del 3er Encuentro International de Arqueologia Amazonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, pp.199-205, 2014, Actes et Mémoires de l'IFEA, 9789942138927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, passeur de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une archéologie pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. La Discussion, pp.37-45, 2014, Patrimoines, 979-10-92006-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock carvings and alpine Statue-Menhirs, from the Chalcolithic to the middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fokkens, Harry and Harding, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the European Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, pp.291-310, 2013, 978-0-19-957286-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199572861.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobrevuelo de las ceràmicas antiguas del curso alto del rio Pastaza : reflexiones e hipotesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdez, Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología regional en la Amazonia occidental temáticas, resultados y políticas : las civilizaciones ocultas del bosque tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abya-Yala, 83-97 + 10 p. de pl. en annexes, 2013, 9789942091574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art of the Alpine region, 2005-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahn, Paul and Franklin, Natalie and Strecker, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art Studies, News of the World IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-64, 2012, 9781842174821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria S Derbilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pascal Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter les activités humaines dans les sols archéologiques intertropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2025.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand years of garden urbanism in the Upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prümers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6679), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adi6317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la séquence céramique de la région de Nachtigal amont (sud Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sokona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minegue Abanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12men⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bantous dans la forêt des Pygmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 545, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le core-axe, un outil tropical à redéfinir : nouvelles données des collections Middle Stone Age de Nzako, République centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103194. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'hier et d'aujourd'hui : un monde connecté par les routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andry-Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age (2500 BP) and modern period (150 BP) starch grains in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18956. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23442-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Youmbidi, Ogooué-Lolo, Gabon : un nouveau terrain pour l'étude pluridisciplinaire du Later Stone Age en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre châtaigner et palmier chonta : hommage à Juan Bottasso (1936-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), p. 223-228. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.18178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'agriculture : révolution ou grande transition de l'Anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10496 [p. 41-47]. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Pastaza y el Upano, dos ríos tropicales que conectan los Andes a la Amazonía. Dossier « Arqueología y ríos de las Tierras Bajas de América del Sur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Museo de La Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.353-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et religion de Lascaux à Göbekli Tepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle (dir.), L’Afrique ancienne de l’Acacus au Zimbabwe : 20 000 ans avant notre ère-xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie historique de la forêt d’Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Écologie historique, 152, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart, l’institution de l’esclavage. Une approche mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.70-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'horticulture à l'organisation lignagère en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, p. 32-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie historique [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, p. 3-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie & Grande Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (29), pp.E6674-E6675. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1808481115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mille cinq cents ans de traditions céramiques à Dibamba Yassa (Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de deux livres de Stéphen Rostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.60-61. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart (1945-2013) : de l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological data and oral traditions from the Oku and Kovifem sites in northwest Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2014.963415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur Ndéba, une enceinte fortifiée à la frontière du Cameroun et du Nigéria : réflexions préliminaires entre archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zeitlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Denis Nizésété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer ancien dans le bloc forestier du sud Cameroun : nouvelles données entre Sangmélima et Mintom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (3), pp.402-417. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1079081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première maison d’Amazonie. Le Formatif dans la Province de Pastaza, Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1et 2), pp.51-82. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-dessous du volcan ». Archéologie de la haute Amazonie, au pied des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sol se levanta por el Este. Arqueología en la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Patrimonio Cultural del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueología de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rocinante - Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradicion Muitzentza y el periodo de integracion (700-1500 d. C.) en la alta cuenca del rio Pastaza, Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión del material cerámico de la colección Pastaza (Amazonía ecuatoriana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1-2), pp.279-301. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site cérémoniel formatif sur le versant oriental des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Diet in Cameroon During the Early Iron Age (ca. 500–200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des roches colorantes en Afrique centrale au cours du Stone Age : Nouvelles données d’Aloumbé, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stecy Meyeno-Ilougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projet Red 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités : les collections Natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens d'Outre-Mer : Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. p. 161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités. Les collections natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Deuxièmes Entretiens d’outre-mer : Tricentenaire de la fondation de La Nouvelle-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Barjot; Denis Vialou, Nov 2017, Paris, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El alto Pastaza precolombino en el Ecuador: del mito a la arqueología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quito, Ecuador. pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota descriptiva sobre un material formativo de las cercanías del volcán Tungurahua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primera aproximación a las culturas precolombinas de la alta cuenca del río Pastaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.337-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de construction du barrage hydroélectrique de Nachtigal Amont : mise en oeuvre du plan de gestion des ressources archéologiques Phase 2 : résultats archéologiques et synthèses préliminaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bissai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2023, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. F. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture fait germer l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, p. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF-IRD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manga allpa : cerámica indígena de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaime Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secretaria Nacional de Educacion Superior, Ciencia, Tecnologia e Innovacion, pp.99, 2014, EIAA.Encuentro Internacional de Arqueologia Amazonica, 978942139351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes : arqueologia de la Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFEA, pp.205, 2013, Travaux de l'Institut Français d'Etudes Andines, 978-2-7099-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colección arqueológica de Morona Santiago del Museo Amazónico de la Universidad Salesiana de Quito. Una introducción a la Amazonía Ecuatoriana prehispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Rampón Zardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abya Yala, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404C8EC0"/>
+    <w:nsid w:val="E3514AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-de-saulieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-9436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063866374" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05355428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon James Knight Jr." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincas Steponaitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elouga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaventure Sonke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makaya Jeffery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4031.4483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199572861.013.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Malou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lombardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1348" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#252;mers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi6317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend Nlend" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngouoh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sokona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minegue Abanda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12men" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andry-Cazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ngouoh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23442-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Angue Zogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.18178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6077" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6081" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471951v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4191" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4575" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3790" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.979" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3852" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2014.963415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Denis Niz&#233;s&#233;t&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S28H3PFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1079081" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14282" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2861" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duche Hidalgo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.3208" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hurtado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yepes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.02.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9597HC7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158871v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stecy Meyeno-Ilougou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpuech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;zy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bissai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaime Betancourt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Ramp&#243;n Zardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-de-saulieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-9436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063866374" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05355428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon James Knight Jr." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincas Steponaitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elouga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaventure Sonke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makaya Jeffery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4031.4483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199572861.013.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Malou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lombardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1348" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#252;mers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi6317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend Nlend" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngouoh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sokona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minegue Abanda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12men" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andry-Cazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ngouoh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23442-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Angue Zogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.18178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6081" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4575" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.979" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3790" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3852" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2014.963415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Denis Niz&#233;s&#233;t&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S28H3PFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1079081" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14282" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2861" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duche Hidalgo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.3208" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hurtado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yepes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.02.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9597HC7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158871v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stecy Meyeno-Ilougou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpuech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;zy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bissai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaime Betancourt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Ramp&#243;n Zardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>