--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy de SAULIEU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue tropicaliste, travaillant actuellement en Afrique centrale (Cameroun et Gabon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoffroy-de-saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7182-9436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">063866374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse sur l’âge du Cuivre alpin (2001) interrogeant les pratiques ostentatoires du passé à l’aide de l’anthropologie sociale, je suis parti en coopération pour l’IRD (VCI) en 2002 en Équateur, pays sur lequel j’ai travaillé activement jusqu’en 2016. J’ai participé avec l’UR 92 de l’IRD à la découverte et à la fouille du site cérémoniel de Santa Ana-La Florida, conservant, entre autres, la plus ancienne céramique connue à ce jour sur le versant oriental des Andes. Avec des collègues locaux et du CNRS nous avons mené des recherches sur la haute vallée du Pastaza (2006-2009 & 2011-2014) et avons ainsi pu étudier la plus ancienne maison connue dans le bassin amazonien, et compléter la chronologie culturelle de la région. J’ai travaillé avec des communautés amérindiennes et des collègues d’autres disciplines (géographes, géoarchéologues, volcanologues, anthropologues).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2011 j’ai commencé à travailler en Afrique centrale en collaboration avec des archéologues camerounais, dont deux (Pascal Nlend et François Ngouoh) sont aujourd’hui enseignants à l’Université de Yaoundé I. Envoyé par l’IRD en affectation au Cameroun de 2012 à 2016, j’ai monté des collaborations encore opérationnelles avec l’association CREX, l’Université de Yaoundé I et l’Université Catholique d’Afrique Centrale. Au Gabon une collaboration avec l’Agence National des Parcs Nationaux a permis d’ouvrir de nouveaux champs de recherche. Au Nigeria des collaborations ponctuelles se sont mises en place avec les Missions Archéologiques Ifé-Sungbo dirigées par Gérard Chouin (University of William and Mary, Williamsburg) et Adissa Ogunfolakan (l’Université Obafemi Awolowo à Ifé).Depuis 2019 deux grandes activités m’ont fortement mobilisé, en dépit des difficultés extrêmes liées à la Covid 19 : 1- une série de projet sur le carbone des sols archéologiques afin de tester la faisabilité d’une méthodologie analytique de la matière organique ; 2- les contrats de prestation pour le volet d’archéologie préventive du barrage de Nachtigal Amont (2019-2022), situé à 60 km au nord de Yaoundé, mobilisant en permanence pendant deux ans une équipe de vingt personnes pour un budget de plus de 650 000 euros.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African Rainforest Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Livingstone Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Sustainability in the Congo Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02023-9_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effigy Pipes from a Natchez Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon James Knight Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincas Steponaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shawn Lambert; Brett Giles; Grant Stauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnology, Iconography, and Theory: Building Bridges in Mississippian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois affaires non résolues à l'ombre d'un poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'Huy, J. (ed.); Duquesnoy, F. (ed.); Lajoye, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir : mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.431-432, 2023, 978-1-80327-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner la nature sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne, J.D. (ed.); David, B. (ed.); Chlous-Ducharme, F. (ed.); Clément, G. (ed.); Lecointre, G. (ed.); Sun, J.S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte-MNHN, pp.260-261, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution avec ou sans agriculture ?&amp;quot; : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chasseurs-cueilleurs ou L’origine des inégalités d’Alain TESTART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-19, 2022, 978-2-07-296153-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fil d'Ariane dans les tourbillons, méandres et labyrinthes de la haute Amazonie précolombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cometti, G (ed.); Le Roux, P. (ed.); Manicone, T. (ed.); Martin, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt : hommage à Philippe Descola, l'anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.959-964, 2019, 979-10-972302-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique à l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF - IRD, pp.9-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme pour la naissance de l’agriculture sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.185-212, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des bas-fonds dans l’évolution des paysages du parc National de la Lopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makaya Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu; Geoffroy and Elouga; Martin and Sonke; Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF-IRD, pp.141-156, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’équateur. Archéologie sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain; Stéphen and Saulieu; Geoffroy de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Faton, pp.6-11, 2016, Les dossiers d'archéologie, 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cerámica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinto Lima; Helena and Barreto; Cristiana and Jaimes Betancourt; Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerâmicas Arqueológicas da Amazônia: Rumo a uma nova síntese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, Museu Paraense Emílio Goeldi, pp.527-542, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barreto, Cristiana and Pinto Lima, Helena and Jaimes Betancourt, Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramicas arqueologicas da Amazonia : rumo a uma nova sintese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, pp.480-495, 2016, 978-85-613-7783-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4031.4483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages d’Afrique centrale atlantique depuis 5000 ans ; méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.121-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur confronté au contexte local : quelle influence sur les patrimonialisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salpeteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Suremain, Charles-Édouard and Galipaud, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Etrave ; IRD, pp.85-107, 2015, 978-2-359-92031-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El formativo del Alto Pastaza (Ecuador), entre arqueologia y vulcanologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain, Stéphen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antes de Orellana : actas del 3er Encuentro International de Arqueologia Amazonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, pp.199-205, 2014, Actes et Mémoires de l'IFEA, 9789942138927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, passeur de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une archéologie pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. La Discussion, pp.37-45, 2014, Patrimoines, 979-10-92006-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock carvings and alpine Statue-Menhirs, from the Chalcolithic to the middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fokkens, Harry and Harding, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the European Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, pp.291-310, 2013, 978-0-19-957286-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199572861.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobrevuelo de las ceràmicas antiguas del curso alto del rio Pastaza : reflexiones e hipotesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdez, Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología regional en la Amazonia occidental temáticas, resultados y políticas : las civilizaciones ocultas del bosque tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abya-Yala, 83-97 + 10 p. de pl. en annexes, 2013, 9789942091574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art of the Alpine region, 2005-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahn, Paul and Franklin, Natalie and Strecker, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art Studies, News of the World IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-64, 2012, 9781842174821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria S Derbilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pascal Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter les activités humaines dans les sols archéologiques intertropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2025.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand years of garden urbanism in the Upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prümers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6679), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adi6317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la séquence céramique de la région de Nachtigal amont (sud Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sokona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minegue Abanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12men⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bantous dans la forêt des Pygmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 545, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le core-axe, un outil tropical à redéfinir : nouvelles données des collections Middle Stone Age de Nzako, République centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103194. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'hier et d'aujourd'hui : un monde connecté par les routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andry-Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age (2500 BP) and modern period (150 BP) starch grains in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18956. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23442-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Youmbidi, Ogooué-Lolo, Gabon : un nouveau terrain pour l'étude pluridisciplinaire du Later Stone Age en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre châtaigner et palmier chonta : hommage à Juan Bottasso (1936-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), p. 223-228. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.18178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'agriculture : révolution ou grande transition de l'Anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10496 [p. 41-47]. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Pastaza y el Upano, dos ríos tropicales que conectan los Andes a la Amazonía. Dossier « Arqueología y ríos de las Tierras Bajas de América del Sur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Museo de La Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.353-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et religion de Lascaux à Göbekli Tepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle (dir.), L’Afrique ancienne de l’Acacus au Zimbabwe : 20 000 ans avant notre ère-xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie historique de la forêt d’Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Écologie historique, 152, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart, l’institution de l’esclavage. Une approche mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.70-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'horticulture à l'organisation lignagère en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, p. 32-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie historique [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, p. 3-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie & Grande Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (29), pp.E6674-E6675. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1808481115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mille cinq cents ans de traditions céramiques à Dibamba Yassa (Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de deux livres de Stéphen Rostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.60-61. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart (1945-2013) : de l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological data and oral traditions from the Oku and Kovifem sites in northwest Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2014.963415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur Ndéba, une enceinte fortifiée à la frontière du Cameroun et du Nigéria : réflexions préliminaires entre archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zeitlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Denis Nizésété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer ancien dans le bloc forestier du sud Cameroun : nouvelles données entre Sangmélima et Mintom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (3), pp.402-417. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1079081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première maison d’Amazonie. Le Formatif dans la Province de Pastaza, Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1et 2), pp.51-82. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-dessous du volcan ». Archéologie de la haute Amazonie, au pied des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sol se levanta por el Este. Arqueología en la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Patrimonio Cultural del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueología de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rocinante - Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradicion Muitzentza y el periodo de integracion (700-1500 d. C.) en la alta cuenca del rio Pastaza, Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión del material cerámico de la colección Pastaza (Amazonía ecuatoriana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1-2), pp.279-301. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site cérémoniel formatif sur le versant oriental des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Diet in Cameroon During the Early Iron Age (ca. 500–200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des roches colorantes en Afrique centrale au cours du Stone Age : Nouvelles données d’Aloumbé, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stecy Meyeno-Ilougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projet Red 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités : les collections Natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens d'Outre-Mer : Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. p. 161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités. Les collections natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Deuxièmes Entretiens d’outre-mer : Tricentenaire de la fondation de La Nouvelle-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Barjot; Denis Vialou, Nov 2017, Paris, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El alto Pastaza precolombino en el Ecuador: del mito a la arqueología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quito, Ecuador. pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota descriptiva sobre un material formativo de las cercanías del volcán Tungurahua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primera aproximación a las culturas precolombinas de la alta cuenca del río Pastaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.337-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de construction du barrage hydroélectrique de Nachtigal Amont : mise en oeuvre du plan de gestion des ressources archéologiques Phase 2 : résultats archéologiques et synthèses préliminaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bissai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2023, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. F. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture fait germer l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, p. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF-IRD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manga allpa : cerámica indígena de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaime Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secretaria Nacional de Educacion Superior, Ciencia, Tecnologia e Innovacion, pp.99, 2014, EIAA.Encuentro Internacional de Arqueologia Amazonica, 978942139351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes : arqueologia de la Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFEA, pp.205, 2013, Travaux de l'Institut Français d'Etudes Andines, 978-2-7099-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colección arqueológica de Morona Santiago del Museo Amazónico de la Universidad Salesiana de Quito. Una introducción a la Amazonía Ecuatoriana prehispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Rampón Zardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abya Yala, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy de SAULIEU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue tropicaliste, travaillant actuellement en Afrique centrale (Cameroun et Gabon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoffroy-de-saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7182-9436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">063866374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse sur l’âge du Cuivre alpin (2001) interrogeant les pratiques ostentatoires du passé à l’aide de l’anthropologie sociale, je suis parti en coopération pour l’IRD (VCI) en 2002 en Équateur, pays sur lequel j’ai travaillé activement jusqu’en 2016. J’ai participé avec l’UR 92 de l’IRD à la découverte et à la fouille du site cérémoniel de Santa Ana-La Florida, conservant, entre autres, la plus ancienne céramique connue à ce jour sur le versant oriental des Andes. Avec des collègues locaux et du CNRS nous avons mené des recherches sur la haute vallée du Pastaza (2006-2009 & 2011-2014) et avons ainsi pu étudier la plus ancienne maison connue dans le bassin amazonien, et compléter la chronologie culturelle de la région. J’ai travaillé avec des communautés amérindiennes et des collègues d’autres disciplines (géographes, géoarchéologues, volcanologues, anthropologues).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2011 j’ai commencé à travailler en Afrique centrale en collaboration avec des archéologues camerounais, dont deux (Pascal Nlend et François Ngouoh) sont aujourd’hui enseignants à l’Université de Yaoundé I. Envoyé par l’IRD en affectation au Cameroun de 2012 à 2016, j’ai monté des collaborations encore opérationnelles avec l’association CREX, l’Université de Yaoundé I et l’Université Catholique d’Afrique Centrale. Au Gabon une collaboration avec l’Agence National des Parcs Nationaux a permis d’ouvrir de nouveaux champs de recherche. Au Nigeria des collaborations ponctuelles se sont mises en place avec les Missions Archéologiques Ifé-Sungbo dirigées par Gérard Chouin (University of William and Mary, Williamsburg) et Adissa Ogunfolakan (l’Université Obafemi Awolowo à Ifé).Depuis 2019 deux grandes activités m’ont fortement mobilisé, en dépit des difficultés extrêmes liées à la Covid 19 : 1- une série de projet sur le carbone des sols archéologiques afin de tester la faisabilité d’une méthodologie analytique de la matière organique ; 2- les contrats de prestation pour le volet d’archéologie préventive du barrage de Nachtigal Amont (2019-2022), situé à 60 km au nord de Yaoundé, mobilisant en permanence pendant deux ans une équipe de vingt personnes pour un budget de plus de 650 000 euros.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African Rainforest Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Livingstone Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Sustainability in the Congo Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02023-9_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effigy Pipes from a Natchez Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon James Knight Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincas Steponaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shawn Lambert; Brett Giles; Grant Stauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnology, Iconography, and Theory: Building Bridges in Mississippian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois affaires non résolues à l'ombre d'un poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'Huy, J. (ed.); Duquesnoy, F. (ed.); Lajoye, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir : mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.431-432, 2023, 978-1-80327-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner la nature sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne, J.D. (ed.); David, B. (ed.); Chlous-Ducharme, F. (ed.); Clément, G. (ed.); Lecointre, G. (ed.); Sun, J.S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte-MNHN, pp.260-261, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution avec ou sans agriculture ?&amp;quot; : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chasseurs-cueilleurs ou L’origine des inégalités d’Alain TESTART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-19, 2022, 978-2-07-296153-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fil d'Ariane dans les tourbillons, méandres et labyrinthes de la haute Amazonie précolombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cometti, G (ed.); Le Roux, P. (ed.); Manicone, T. (ed.); Martin, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt : hommage à Philippe Descola, l'anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.959-964, 2019, 979-10-972302-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique à l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF - IRD, pp.9-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme pour la naissance de l’agriculture sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.185-212, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des bas-fonds dans l’évolution des paysages du parc National de la Lopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makaya Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu; Geoffroy and Elouga; Martin and Sonke; Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF-IRD, pp.141-156, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’équateur. Archéologie sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain; Stéphen and Saulieu; Geoffroy de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Faton, pp.6-11, 2016, Les dossiers d'archéologie, 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cerámica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinto Lima; Helena and Barreto; Cristiana and Jaimes Betancourt; Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerâmicas Arqueológicas da Amazônia: Rumo a uma nova síntese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, Museu Paraense Emílio Goeldi, pp.527-542, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barreto, Cristiana and Pinto Lima, Helena and Jaimes Betancourt, Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramicas arqueologicas da Amazonia : rumo a uma nova sintese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, pp.480-495, 2016, 978-85-613-7783-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4031.4483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages d’Afrique centrale atlantique depuis 5000 ans ; méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.121-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur confronté au contexte local : quelle influence sur les patrimonialisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salpeteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Suremain, Charles-Édouard and Galipaud, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Etrave ; IRD, pp.85-107, 2015, 978-2-359-92031-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El formativo del Alto Pastaza (Ecuador), entre arqueologia y vulcanologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain, Stéphen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antes de Orellana : actas del 3er Encuentro International de Arqueologia Amazonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, pp.199-205, 2014, Actes et Mémoires de l'IFEA, 9789942138927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, passeur de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une archéologie pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. La Discussion, pp.37-45, 2014, Patrimoines, 979-10-92006-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock carvings and alpine Statue-Menhirs, from the Chalcolithic to the middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fokkens, Harry and Harding, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the European Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, pp.291-310, 2013, 978-0-19-957286-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199572861.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobrevuelo de las ceràmicas antiguas del curso alto del rio Pastaza : reflexiones e hipotesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdez, Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología regional en la Amazonia occidental temáticas, resultados y políticas : las civilizaciones ocultas del bosque tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abya-Yala, 83-97 + 10 p. de pl. en annexes, 2013, 9789942091574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art of the Alpine region, 2005-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahn, Paul and Franklin, Natalie and Strecker, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art Studies, News of the World IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-64, 2012, 9781842174821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria S Derbilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pascal Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité technologique lithique dans la grotte de Youmbidi, Gabon, à l’Holocène récent : implications pour la compréhension des interactions culturelles en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (2), pp.103465. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2026.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter les activités humaines dans les sols archéologiques intertropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2025.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand years of garden urbanism in the Upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prümers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6679), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adi6317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la séquence céramique de la région de Nachtigal amont (sud Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sokona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minegue Abanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12men⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le core-axe, un outil tropical à redéfinir : nouvelles données des collections Middle Stone Age de Nzako, République centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103194. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bantous dans la forêt des Pygmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 545, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'hier et d'aujourd'hui : un monde connecté par les routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andry-Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age (2500 BP) and modern period (150 BP) starch grains in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18956. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23442-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Youmbidi, Ogooué-Lolo, Gabon : un nouveau terrain pour l'étude pluridisciplinaire du Later Stone Age en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre châtaigner et palmier chonta : hommage à Juan Bottasso (1936-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), p. 223-228. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.18178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'agriculture : révolution ou grande transition de l'Anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10496 [p. 41-47]. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Pastaza y el Upano, dos ríos tropicales que conectan los Andes a la Amazonía. Dossier « Arqueología y ríos de las Tierras Bajas de América del Sur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Museo de La Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.353-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et religion de Lascaux à Göbekli Tepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle (dir.), L’Afrique ancienne de l’Acacus au Zimbabwe : 20 000 ans avant notre ère-xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Écologie historique, 152, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie historique de la forêt d’Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'horticulture à l'organisation lignagère en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, p. 32-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart, l’institution de l’esclavage. Une approche mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.70-71. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie historique [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, p. 3-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie & Grande Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (29), pp.E6674-E6675. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1808481115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de deux livres de Stéphen Rostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.60-61. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mille cinq cents ans de traditions céramiques à Dibamba Yassa (Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart (1945-2013) : de l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological data and oral traditions from the Oku and Kovifem sites in northwest Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2014.963415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur Ndéba, une enceinte fortifiée à la frontière du Cameroun et du Nigéria : réflexions préliminaires entre archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zeitlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Denis Nizésété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer ancien dans le bloc forestier du sud Cameroun : nouvelles données entre Sangmélima et Mintom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (3), pp.402-417. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1079081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première maison d’Amazonie. Le Formatif dans la Province de Pastaza, Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1et 2), pp.51-82. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-dessous du volcan ». Archéologie de la haute Amazonie, au pied des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sol se levanta por el Este. Arqueología en la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Patrimonio Cultural del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueología de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rocinante - Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradicion Muitzentza y el periodo de integracion (700-1500 d. C.) en la alta cuenca del rio Pastaza, Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión del material cerámico de la colección Pastaza (Amazonía ecuatoriana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1-2), pp.279-301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site cérémoniel formatif sur le versant oriental des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Diet in Cameroon During the Early Iron Age (ca. 500–200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des roches colorantes en Afrique centrale au cours du Stone Age : Nouvelles données d’Aloumbé, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stecy Meyeno-Ilougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projet Red 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités : les collections Natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens d'Outre-Mer : Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. p. 161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités. Les collections natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Deuxièmes Entretiens d’outre-mer : Tricentenaire de la fondation de La Nouvelle-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Barjot; Denis Vialou, Nov 2017, Paris, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El alto Pastaza precolombino en el Ecuador: del mito a la arqueología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quito, Ecuador. pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota descriptiva sobre un material formativo de las cercanías del volcán Tungurahua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primera aproximación a las culturas precolombinas de la alta cuenca del río Pastaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.337-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de construction du barrage hydroélectrique de Nachtigal Amont : mise en oeuvre du plan de gestion des ressources archéologiques Phase 2 : résultats archéologiques et synthèses préliminaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bissai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2023, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. F. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture fait germer l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, p. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF-IRD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manga allpa : cerámica indígena de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaime Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secretaria Nacional de Educacion Superior, Ciencia, Tecnologia e Innovacion, pp.99, 2014, EIAA.Encuentro Internacional de Arqueologia Amazonica, 978942139351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes : arqueologia de la Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFEA, pp.205, 2013, Travaux de l'Institut Français d'Etudes Andines, 978-2-7099-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colección arqueológica de Morona Santiago del Museo Amazónico de la Universidad Salesiana de Quito. Una introducción a la Amazonía Ecuatoriana prehispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Rampón Zardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abya Yala, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3514AB5"/>
+    <w:nsid w:val="9BA959D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-de-saulieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-9436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063866374" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05355428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon James Knight Jr." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincas Steponaitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elouga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaventure Sonke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makaya Jeffery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4031.4483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199572861.013.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Malou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lombardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1348" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#252;mers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi6317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend Nlend" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngouoh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sokona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minegue Abanda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12men" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andry-Cazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ngouoh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23442-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Angue Zogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.18178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10496" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6081" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4575" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.979" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3790" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3852" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2014.963415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Denis Niz&#233;s&#233;t&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S28H3PFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1079081" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14282" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2861" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duche Hidalgo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.3208" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guffroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hurtado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yepes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.02.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9597HC7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158871v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stecy Meyeno-Ilougou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpuech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;zy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bissai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaime Betancourt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Ramp&#243;n Zardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-de-saulieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-9436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063866374" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05355428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon James Knight Jr." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincas Steponaitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elouga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaventure Sonke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makaya Jeffery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4031.4483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199572861.013.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2026.103465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Malou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lombardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Perez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1348" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#252;mers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi6317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend Nlend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngouoh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sokona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minegue Abanda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12men" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andry-Cazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ngouoh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23442-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Angue Zogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Taylor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.18178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10496" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6081" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4145" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4191" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4575" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4110" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3790" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.979" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2014.963415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Denis Niz&#233;s&#233;t&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.517" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S28H3PFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1079081" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14282" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2861" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duche Hidalgo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.3208" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guffroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hurtado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yepes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.02.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9597HC7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158871v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stecy Meyeno-Ilougou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpuech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;zy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bissai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848327v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaime Betancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841931v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971456v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Ramp&#243;n Zardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>