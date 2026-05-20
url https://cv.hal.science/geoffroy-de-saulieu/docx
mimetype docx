--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy de SAULIEU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue tropicaliste, travaillant actuellement en Afrique centrale (Cameroun et Gabon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoffroy-de-saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7182-9436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">063866374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse sur l’âge du Cuivre alpin (2001) interrogeant les pratiques ostentatoires du passé à l’aide de l’anthropologie sociale, je suis parti en coopération pour l’IRD (VCI) en 2002 en Équateur, pays sur lequel j’ai travaillé activement jusqu’en 2016. J’ai participé avec l’UR 92 de l’IRD à la découverte et à la fouille du site cérémoniel de Santa Ana-La Florida, conservant, entre autres, la plus ancienne céramique connue à ce jour sur le versant oriental des Andes. Avec des collègues locaux et du CNRS nous avons mené des recherches sur la haute vallée du Pastaza (2006-2009 & 2011-2014) et avons ainsi pu étudier la plus ancienne maison connue dans le bassin amazonien, et compléter la chronologie culturelle de la région. J’ai travaillé avec des communautés amérindiennes et des collègues d’autres disciplines (géographes, géoarchéologues, volcanologues, anthropologues).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2011 j’ai commencé à travailler en Afrique centrale en collaboration avec des archéologues camerounais, dont deux (Pascal Nlend et François Ngouoh) sont aujourd’hui enseignants à l’Université de Yaoundé I. Envoyé par l’IRD en affectation au Cameroun de 2012 à 2016, j’ai monté des collaborations encore opérationnelles avec l’association CREX, l’Université de Yaoundé I et l’Université Catholique d’Afrique Centrale. Au Gabon une collaboration avec l’Agence National des Parcs Nationaux a permis d’ouvrir de nouveaux champs de recherche. Au Nigeria des collaborations ponctuelles se sont mises en place avec les Missions Archéologiques Ifé-Sungbo dirigées par Gérard Chouin (University of William and Mary, Williamsburg) et Adissa Ogunfolakan (l’Université Obafemi Awolowo à Ifé).Depuis 2019 deux grandes activités m’ont fortement mobilisé, en dépit des difficultés extrêmes liées à la Covid 19 : 1- une série de projet sur le carbone des sols archéologiques afin de tester la faisabilité d’une méthodologie analytique de la matière organique ; 2- les contrats de prestation pour le volet d’archéologie préventive du barrage de Nachtigal Amont (2019-2022), situé à 60 km au nord de Yaoundé, mobilisant en permanence pendant deux ans une équipe de vingt personnes pour un budget de plus de 650 000 euros.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African Rainforest Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Livingstone Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Sustainability in the Congo Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02023-9_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effigy Pipes from a Natchez Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon James Knight Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincas Steponaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shawn Lambert; Brett Giles; Grant Stauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnology, Iconography, and Theory: Building Bridges in Mississippian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois affaires non résolues à l'ombre d'un poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'Huy, J. (ed.); Duquesnoy, F. (ed.); Lajoye, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir : mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.431-432, 2023, 978-1-80327-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner la nature sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne, J.D. (ed.); David, B. (ed.); Chlous-Ducharme, F. (ed.); Clément, G. (ed.); Lecointre, G. (ed.); Sun, J.S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte-MNHN, pp.260-261, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution avec ou sans agriculture ?&amp;quot; : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chasseurs-cueilleurs ou L’origine des inégalités d’Alain TESTART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-19, 2022, 978-2-07-296153-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fil d'Ariane dans les tourbillons, méandres et labyrinthes de la haute Amazonie précolombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cometti, G (ed.); Le Roux, P. (ed.); Manicone, T. (ed.); Martin, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt : hommage à Philippe Descola, l'anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.959-964, 2019, 979-10-972302-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique à l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF - IRD, pp.9-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme pour la naissance de l’agriculture sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.185-212, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des bas-fonds dans l’évolution des paysages du parc National de la Lopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makaya Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu; Geoffroy and Elouga; Martin and Sonke; Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF-IRD, pp.141-156, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’équateur. Archéologie sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain; Stéphen and Saulieu; Geoffroy de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Faton, pp.6-11, 2016, Les dossiers d'archéologie, 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cerámica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinto Lima; Helena and Barreto; Cristiana and Jaimes Betancourt; Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerâmicas Arqueológicas da Amazônia: Rumo a uma nova síntese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, Museu Paraense Emílio Goeldi, pp.527-542, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barreto, Cristiana and Pinto Lima, Helena and Jaimes Betancourt, Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramicas arqueologicas da Amazonia : rumo a uma nova sintese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, pp.480-495, 2016, 978-85-613-7783-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4031.4483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages d’Afrique centrale atlantique depuis 5000 ans ; méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.121-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur confronté au contexte local : quelle influence sur les patrimonialisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salpeteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Suremain, Charles-Édouard and Galipaud, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Etrave ; IRD, pp.85-107, 2015, 978-2-359-92031-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El formativo del Alto Pastaza (Ecuador), entre arqueologia y vulcanologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain, Stéphen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antes de Orellana : actas del 3er Encuentro International de Arqueologia Amazonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, pp.199-205, 2014, Actes et Mémoires de l'IFEA, 9789942138927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, passeur de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une archéologie pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. La Discussion, pp.37-45, 2014, Patrimoines, 979-10-92006-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock carvings and alpine Statue-Menhirs, from the Chalcolithic to the middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fokkens, Harry and Harding, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the European Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, pp.291-310, 2013, 978-0-19-957286-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199572861.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobrevuelo de las ceràmicas antiguas del curso alto del rio Pastaza : reflexiones e hipotesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdez, Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología regional en la Amazonia occidental temáticas, resultados y políticas : las civilizaciones ocultas del bosque tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abya-Yala, 83-97 + 10 p. de pl. en annexes, 2013, 9789942091574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art of the Alpine region, 2005-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahn, Paul and Franklin, Natalie and Strecker, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art Studies, News of the World IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-64, 2012, 9781842174821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria S Derbilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pascal Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité technologique lithique dans la grotte de Youmbidi, Gabon, à l’Holocène récent : implications pour la compréhension des interactions culturelles en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (2), pp.103465. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2026.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter les activités humaines dans les sols archéologiques intertropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2025.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand years of garden urbanism in the Upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prümers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6679), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adi6317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la séquence céramique de la région de Nachtigal amont (sud Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sokona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minegue Abanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12men⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le core-axe, un outil tropical à redéfinir : nouvelles données des collections Middle Stone Age de Nzako, République centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103194. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bantous dans la forêt des Pygmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 545, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'hier et d'aujourd'hui : un monde connecté par les routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andry-Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age (2500 BP) and modern period (150 BP) starch grains in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18956. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23442-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Youmbidi, Ogooué-Lolo, Gabon : un nouveau terrain pour l'étude pluridisciplinaire du Later Stone Age en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre châtaigner et palmier chonta : hommage à Juan Bottasso (1936-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), p. 223-228. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.18178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'agriculture : révolution ou grande transition de l'Anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10496 [p. 41-47]. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Pastaza y el Upano, dos ríos tropicales que conectan los Andes a la Amazonía. Dossier « Arqueología y ríos de las Tierras Bajas de América del Sur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Museo de La Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.353-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et religion de Lascaux à Göbekli Tepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle (dir.), L’Afrique ancienne de l’Acacus au Zimbabwe : 20 000 ans avant notre ère-xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Écologie historique, 152, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie historique de la forêt d’Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'horticulture à l'organisation lignagère en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, p. 32-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart, l’institution de l’esclavage. Une approche mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.70-71. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie historique [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, p. 3-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie & Grande Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (29), pp.E6674-E6675. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1808481115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de deux livres de Stéphen Rostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.60-61. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mille cinq cents ans de traditions céramiques à Dibamba Yassa (Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart (1945-2013) : de l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological data and oral traditions from the Oku and Kovifem sites in northwest Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2014.963415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur Ndéba, une enceinte fortifiée à la frontière du Cameroun et du Nigéria : réflexions préliminaires entre archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zeitlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Denis Nizésété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer ancien dans le bloc forestier du sud Cameroun : nouvelles données entre Sangmélima et Mintom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (3), pp.402-417. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1079081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première maison d’Amazonie. Le Formatif dans la Province de Pastaza, Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1et 2), pp.51-82. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-dessous du volcan ». Archéologie de la haute Amazonie, au pied des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sol se levanta por el Este. Arqueología en la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Patrimonio Cultural del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueología de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rocinante - Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradicion Muitzentza y el periodo de integracion (700-1500 d. C.) en la alta cuenca del rio Pastaza, Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión del material cerámico de la colección Pastaza (Amazonía ecuatoriana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1-2), pp.279-301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site cérémoniel formatif sur le versant oriental des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Diet in Cameroon During the Early Iron Age (ca. 500–200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des roches colorantes en Afrique centrale au cours du Stone Age : Nouvelles données d’Aloumbé, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stecy Meyeno-Ilougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projet Red 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités : les collections Natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens d'Outre-Mer : Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. p. 161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités. Les collections natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Deuxièmes Entretiens d’outre-mer : Tricentenaire de la fondation de La Nouvelle-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Barjot; Denis Vialou, Nov 2017, Paris, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El alto Pastaza precolombino en el Ecuador: del mito a la arqueología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quito, Ecuador. pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota descriptiva sobre un material formativo de las cercanías del volcán Tungurahua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primera aproximación a las culturas precolombinas de la alta cuenca del río Pastaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.337-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de construction du barrage hydroélectrique de Nachtigal Amont : mise en oeuvre du plan de gestion des ressources archéologiques Phase 2 : résultats archéologiques et synthèses préliminaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bissai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2023, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. F. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture fait germer l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, p. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF-IRD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manga allpa : cerámica indígena de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaime Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secretaria Nacional de Educacion Superior, Ciencia, Tecnologia e Innovacion, pp.99, 2014, EIAA.Encuentro Internacional de Arqueologia Amazonica, 978942139351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes : arqueologia de la Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFEA, pp.205, 2013, Travaux de l'Institut Français d'Etudes Andines, 978-2-7099-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colección arqueológica de Morona Santiago del Museo Amazónico de la Universidad Salesiana de Quito. Una introducción a la Amazonía Ecuatoriana prehispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Rampón Zardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abya Yala, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geoffroy de SAULIEU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue tropicaliste, travaillant actuellement en Afrique centrale (Cameroun et Gabon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">geoffroy-de-saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7182-9436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">063866374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse sur l’âge du Cuivre alpin (2001) interrogeant les pratiques ostentatoires du passé à l’aide de l’anthropologie sociale, je suis parti en coopération pour l’IRD (VCI) en 2002 en Équateur, pays sur lequel j’ai travaillé activement jusqu’en 2016. J’ai participé avec l’UR 92 de l’IRD à la découverte et à la fouille du site cérémoniel de Santa Ana-La Florida, conservant, entre autres, la plus ancienne céramique connue à ce jour sur le versant oriental des Andes. Avec des collègues locaux et du CNRS nous avons mené des recherches sur la haute vallée du Pastaza (2006-2009 & 2011-2014) et avons ainsi pu étudier la plus ancienne maison connue dans le bassin amazonien, et compléter la chronologie culturelle de la région. J’ai travaillé avec des communautés amérindiennes et des collègues d’autres disciplines (géographes, géoarchéologues, volcanologues, anthropologues).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2011 j’ai commencé à travailler en Afrique centrale en collaboration avec des archéologues camerounais, dont deux (Pascal Nlend et François Ngouoh) sont aujourd’hui enseignants à l’Université de Yaoundé I. Envoyé par l’IRD en affectation au Cameroun de 2012 à 2016, j’ai monté des collaborations encore opérationnelles avec l’association CREX, l’Université de Yaoundé I et l’Université Catholique d’Afrique Centrale. Au Gabon une collaboration avec l’Agence National des Parcs Nationaux a permis d’ouvrir de nouveaux champs de recherche. Au Nigeria des collaborations ponctuelles se sont mises en place avec les Missions Archéologiques Ifé-Sungbo dirigées par Gérard Chouin (University of William and Mary, Williamsburg) et Adissa Ogunfolakan (l’Université Obafemi Awolowo à Ifé).Depuis 2019 deux grandes activités m’ont fortement mobilisé, en dépit des difficultés extrêmes liées à la Covid 19 : 1- une série de projet sur le carbone des sols archéologiques afin de tester la faisabilité d’une méthodologie analytique de la matière organique ; 2- les contrats de prestation pour le volet d’archéologie préventive du barrage de Nachtigal Amont (2019-2022), situé à 60 km au nord de Yaoundé, mobilisant en permanence pendant deux ans une équipe de vingt personnes pour un budget de plus de 650 000 euros.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African Rainforest Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Livingstone Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Sustainability in the Congo Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-02023-9_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effigy Pipes from a Natchez Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon James Knight Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincas Steponaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shawn Lambert; Brett Giles; Grant Stauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnology, Iconography, and Theory: Building Bridges in Mississippian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Florida Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois affaires non résolues à l'ombre d'un poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'Huy, J. (ed.); Duquesnoy, F. (ed.); Lajoye, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gai sçavoir : mélanges en hommage à Jean-Loïc Le Quellec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.431-432, 2023, 978-1-80327-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner la nature sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne, J.D. (ed.); David, B. (ed.); Chlous-Ducharme, F. (ed.); Clément, G. (ed.); Lecointre, G. (ed.); Sun, J.S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte-MNHN, pp.260-261, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution avec ou sans agriculture ?&amp;quot; : préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chasseurs-cueilleurs ou L’origine des inégalités d’Alain TESTART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.9-19, 2022, 978-2-07-296153-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fil d'Ariane dans les tourbillons, méandres et labyrinthes de la haute Amazonie précolombienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cometti, G (ed.); Le Roux, P. (ed.); Manicone, T. (ed.); Martin, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt : hommage à Philippe Descola, l'anthropologue de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.959-964, 2019, 979-10-972302-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Amérique à l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF - IRD, pp.9-13, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme pour la naissance de l’agriculture sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.185-212, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des bas-fonds dans l’évolution des paysages du parc National de la Lopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makaya Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu; Geoffroy and Elouga; Martin and Sonke; Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF-IRD, pp.141-156, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’équateur. Archéologie sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain; Stéphen and Saulieu; Geoffroy de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Faton, pp.6-11, 2016, Les dossiers d'archéologie, 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cerámica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinto Lima; Helena and Barreto; Cristiana and Jaimes Betancourt; Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerâmicas Arqueológicas da Amazônia: Rumo a uma nova síntese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, Museu Paraense Emílio Goeldi, pp.527-542, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ceramica de la cuenca del Pastaza, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaimes Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barreto, Cristiana and Pinto Lima, Helena and Jaimes Betancourt, Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramicas arqueologicas da Amazonia : rumo a uma nova sintese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHAN, pp.480-495, 2016, 978-85-613-7783-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4031.4483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages d’Afrique centrale atlantique depuis 5000 ans ; méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Saulieu, Geoffroy and Elouga, Martin and Sonke, Bonnaventure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF ; IRD, pp.121-140, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur confronté au contexte local : quelle influence sur les patrimonialisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salpeteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Suremain, Charles-Édouard and Galipaud, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabric-acteurs de patrimoine : implication, participation et postures du chercheur dans la patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Etrave ; IRD, pp.85-107, 2015, 978-2-359-92031-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El formativo del Alto Pastaza (Ecuador), entre arqueologia y vulcanologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostain, Stéphen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antes de Orellana : actas del 3er Encuentro International de Arqueologia Amazonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, pp.199-205, 2014, Actes et Mémoires de l'IFEA, 9789942138927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, passeur de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galipaud, Jean-Christophe and Guillaud, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une archéologie pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. La Discussion, pp.37-45, 2014, Patrimoines, 979-10-92006-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock carvings and alpine Statue-Menhirs, from the Chalcolithic to the middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fokkens, Harry and Harding, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of the European Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Handbook, pp.291-310, 2013, 978-0-19-957286-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199572861.013.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobrevuelo de las ceràmicas antiguas del curso alto del rio Pastaza : reflexiones e hipotesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdez, Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología regional en la Amazonia occidental temáticas, resultados y políticas : las civilizaciones ocultas del bosque tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abya-Yala, 83-97 + 10 p. de pl. en annexes, 2013, 9789942091574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art of the Alpine region, 2005-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahn, Paul and Franklin, Natalie and Strecker, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Art Studies, News of the World IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-64, 2012, 9781842174821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman thermometry to charcoals from archaeological sites: assessing the effect of wood chemistry and post-depositional effects on apparent carbonization temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria S Derbilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pascal Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105157. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité technologique lithique dans la grotte de Youmbidi, Gabon, à l’Holocène récent : implications pour la compréhension des interactions culturelles en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (2), pp.103465. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2026.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment détecter les activités humaines dans les sols archéologiques intertropicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P. Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/iste.op.2025.1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two thousand years of garden urbanism in the Upper Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prümers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6679), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adi6317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description préliminaire de la séquence céramique de la région de Nachtigal amont (sud Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sokona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minegue Abanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.11-36. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12men⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le core-axe, un outil tropical à redéfinir : nouvelles données des collections Middle Stone Age de Nzako, République centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josée Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103194. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bantous dans la forêt des Pygmées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 545, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'hier et d'aujourd'hui : un monde connecté par les routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andry-Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Early Iron Age (2500 BP) and modern period (150 BP) starch grains in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18956. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23442-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Youmbidi, Ogooué-Lolo, Gabon : un nouveau terrain pour l'étude pluridisciplinaire du Later Stone Age en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Angue Zogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre châtaigner et palmier chonta : hommage à Juan Bottasso (1936-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), p. 223-228. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.18178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de l'agriculture : révolution ou grande transition de l'Anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10496 [p. 41-47]. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, 10301 [p. 5-6]. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Pastaza y el Upano, dos ríos tropicales que conectan los Andes a la Amazonía. Dossier « Arqueología y ríos de las Tierras Bajas de América del Sur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Museo de La Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.353-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et religion de Lascaux à Göbekli Tepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle (dir.), L’Afrique ancienne de l’Acacus au Zimbabwe : 20 000 ans avant notre ère-xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.61-62. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Écologie historique, 152, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie historique de la forêt d’Afrique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart, l’institution de l’esclavage. Une approche mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.70-71. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'horticulture à l'organisation lignagère en Afrique centrale atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, p. 32-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie historique [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, p. 3-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie & Grande Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (29), pp.E6674-E6675. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1808481115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de deux livres de Stéphen Rostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.60-61. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting technological boundaries: social interactions, cognitive correlation and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.320-335. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mille cinq cents ans de traditions céramiques à Dibamba Yassa (Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Testart (1945-2013) : de l'ethnologie à la préhistoire ou l'édification d'une sociologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lecrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological data and oral traditions from the Oku and Kovifem sites in northwest Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend Nlend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2014.963415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur Ndéba, une enceinte fortifiée à la frontière du Cameroun et du Nigéria : réflexions préliminaires entre archéologie et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zeitlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenu Denis Nizésété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Fer ancien dans le bloc forestier du sud Cameroun : nouvelles données entre Sangmélima et Mintom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (3), pp.402-417. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2015.1079081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première maison d’Amazonie. Le Formatif dans la Province de Pastaza, Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1et 2), pp.51-82. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.14282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-dessous du volcan ». Archéologie de la haute Amazonie, au pied des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sol se levanta por el Este. Arqueología en la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Patrimonio Cultural del Ecuador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueología de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rocinante - Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradicion Muitzentza y el periodo de integracion (700-1500 d. C.) en la alta cuenca del rio Pastaza, Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisión del material cerámico de la colección Pastaza (Amazonía ecuatoriana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1-2), pp.279-301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.3208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d'un site cérémoniel formatif sur le versant oriental des Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Diet in Cameroon During the Early Iron Age (ca. 500–200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des roches colorantes en Afrique centrale au cours du Stone Age : Nouvelles données d’Aloumbé, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stecy Meyeno-Ilougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projet Red 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités : les collections Natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens d'Outre-Mer : Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. p. 161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intendant en quête de curiosités. Les collections natchez de Louisiane du cabinet Raudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Deuxièmes Entretiens d’outre-mer : Tricentenaire de la fondation de La Nouvelle-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Barjot; Denis Vialou, Nov 2017, Paris, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enno Schefuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El alto Pastaza precolombino en el Ecuador: del mito a la arqueología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Quito, Ecuador. pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota descriptiva sobre un material formativo de las cercanías del volcán Tungurahua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primera aproximación a las culturas precolombinas de la alta cuenca del río Pastaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Ecuatoriano de Antropología y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Quito, Ecuador. pp.337-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de construction du barrage hydroélectrique de Nachtigal Amont : mise en oeuvre du plan de gestion des ressources archéologiques Phase 2 : résultats archéologiques et synthèses préliminaires : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ngouoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nlend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bissai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2023, 39 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. F. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisa Ogunfolakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et grande transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 161, 10171 [63 p.], 2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la culture fait germer l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, p. 72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie historique en Afrique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaventure Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUF-IRD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manga allpa : cerámica indígena de la Amazonía ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Jaime Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Duche Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secretaria Nacional de Educacion Superior, Ciencia, Tecnologia e Innovacion, pp.99, 2014, EIAA.Encuentro Internacional de Arqueologia Amazonica, 978942139351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes : arqueologia de la Amazonia ecuatoriana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphen Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy de Saulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFEA, pp.205, 2013, Travaux de l'Institut Français d'Etudes Andines, 978-2-7099-1757-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colección arqueológica de Morona Santiago del Museo Amazónico de la Universidad Salesiana de Quito. Una introducción a la Amazonía Ecuatoriana prehispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy De Saulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Rampón Zardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abya Yala, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BA959D6"/>
+    <w:nsid w:val="7B95457B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-de-saulieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-9436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063866374" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05355428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon James Knight Jr." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincas Steponaitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elouga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaventure Sonke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makaya Jeffery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4031.4483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199572861.013.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2026.103465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Malou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lombardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Perez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1348" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#252;mers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi6317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend Nlend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngouoh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sokona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minegue Abanda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12men" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andry-Cazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ngouoh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23442-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Angue Zogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Taylor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.18178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10496" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6081" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4145" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4191" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4575" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4110" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3790" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.979" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2014.963415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Denis Niz&#233;s&#233;t&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.517" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S28H3PFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1079081" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14282" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2861" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duche Hidalgo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.3208" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guffroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hurtado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yepes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.02.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9597HC7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158871v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stecy Meyeno-Ilougou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpuech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;zy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bissai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848327v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaime Betancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841931v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971456v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Ramp&#243;n Zardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-de-saulieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-9436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063866374" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05355428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon James Knight Jr." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincas Steponaitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecrivain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elouga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaventure Sonke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makaya Jeffery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4031.4483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199572861.013.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05549472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria S Derbilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pascal Malou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2026.103465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Malou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lombardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Perez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1348" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#252;mers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi6317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nlend Nlend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngouoh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sokona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minegue Abanda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12men" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Angue Zogo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ginoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andry-Cazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ngouoh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23442-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Angue Zogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Taylor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.18178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10496" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Moncel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6081" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4145" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4191" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4575" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4110" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3790" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2017.09.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.979" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2014.963415" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Denis Niz&#233;s&#233;t&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.517" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S28H3PFN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2015.1079081" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.14282" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2861" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duche Hidalgo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.3208" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guffroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hurtado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yepes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.02.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9597HC7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158871v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stecy Meyeno-Ilougou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delpuech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151065v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;zy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000590v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bissai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10171" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848327v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaime Betancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841931v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971456v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Ramp&#243;n Zardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>