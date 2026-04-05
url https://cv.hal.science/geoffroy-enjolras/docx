--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,13144 +66,13429 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Climate Change on the Income of Wine Producers in the Bordeaux Region</w:t>
+                <w:t xml:space="preserve">The influence of accounting practices on financial performance: Evidence from French farms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (5), pp.930-958</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982153v1</w:t>
+                <w:t xml:space="preserve">hal-05567229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sustainability of microfinance institutions: how do their environmental, social and financial performance interact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis‐antoine Saïsset</w:t>
+                <w:t xml:space="preserve">Pamela Martinez Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.6586-6598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246932v1</w:t>
+                <w:t xml:space="preserve">hal-05567239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptocurrency bubbles, information asymmetry and noise trading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+                <w:t xml:space="preserve">The sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis‐antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JRF-07-2024-0220⟩</w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968612v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Bond Issuances: A Promising Signal or a Deceptive Opportunity?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">The Impact of Climate Change on the Income of Wine Producers in the Bordeaux Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00076503241255072⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.4206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817221v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Cryptocurrency bubbles, information asymmetry and noise trading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2024.139624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.295-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JRF-07-2024-0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669456v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer la valeur des exploitations agricoles : une enquête sur les pratiques françaises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Green Bond Issuances: A Promising Signal or a Deceptive Opportunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.11430⟩</w:t>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, online, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00076503241255072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152201v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Partial Least-Squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+                <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105101⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (4), pp.528-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2024.139624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165399v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity is not everything: the influence of personal characteristics of entrepreneurs and investors on their fit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tarillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Adla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Manthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11365-023-00837-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of corporate growth on credit constraint in european SMEs (WITHDRAWN)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tarillon</w:t>
+                <w:t xml:space="preserve">Extreme Partial Least-Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.18107abstract⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809343v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165399v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Farm Valuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Déterminer la valeur des exploitations agricoles : une enquête sur les pratiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692x.12392⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 384, pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155663v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la notation des start-up en phase d’amorçage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The influence of corporate growth on credit constraint in european SMEs (WITHDRAWN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tarillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.18107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.18107abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1088330ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03982876v1</w:t>
+                <w:t xml:space="preserve">hal-04809343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive and extensive impacts of EU subsidies on pesticide expenditures at the farm level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Methods for Farm Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (2), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21606544.2021.1955749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03331693v1</w:t>
+                <w:t xml:space="preserve">hal-04155663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm valuation: A comparison of methods for French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agribusiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (4), pp.786-809. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agr.21752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When formal and informal networks promote agroecology: a case study of Martinique Island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux de la notation des start-up en phase d’amorçage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tarillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijarge.2022.10049340⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.77-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088330ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727778v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does disinvestment from fossil fuels reduce the financial performance of responsible sovereign wealth funds?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
+                <w:t xml:space="preserve">Intensive and extensive impacts of EU subsidies on pesticide expenditures at the farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multinational Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mulfin.2022.100731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.218-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21606544.2021.1955749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982863v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming? An analysis of the French fruit production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">When formal and informal networks promote agroecology: a case study of Martinique Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandès Ce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.258-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijarge.2022.10049340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982881v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits de commercialisation et certification biologique dans le secteur français des fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Does disinvestment from fossil fuels reduce the financial performance of responsible sovereign wealth funds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multinational Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.100731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mulfin.2022.100731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514499v1</w:t>
+                <w:t xml:space="preserve">hal-03982863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La blockchain, un outil innovant au service du financement des entreprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Alfieri</w:t>
+                <w:t xml:space="preserve">How Norway’s sovereign wealth fund negative screening affects firms’ value and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/beer.12314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364927v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Norway’s sovereign wealth fund negative screening affects firms’ value and behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
+                <w:t xml:space="preserve">The dynamics of direct selling for wine-growing farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/beer.12314⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.155-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijesb.2022.10037403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982960v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of direct selling for wine-growing farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Circuits de commercialisation et certification biologique dans le secteur français des fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijesb.2022.10037403⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.167-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380304v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Blockchain, un outil innovant au service du financement d'entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La blockchain, un outil innovant au service du financement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (143), pp.115-141</w:t>
+              <w:t xml:space="preserve">, 2021, 143, pp.115 - 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815902v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What determines the capital structure of farms? Empirical evidence from Poland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming? An analysis of the French fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michał Soliwoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic Journal of Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.167-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982970v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of bank analysts and scores in the prediction of financial distress: Evidence from French farms</w:t>
+                <w:t xml:space="preserve">What determines the capital structure of farms? Empirical evidence from Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
+                <w:t xml:space="preserve">Michał Soliwoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Baltic Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.113-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1406099X.2021.1972587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982982v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assurance récolte, un substitut crédible aux pesticides ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La Blockchain, un outil innovant au service du financement d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (143), pp.115-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815909v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop insurance and pesticide use in European agriculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Finger</w:t>
+                <w:t xml:space="preserve">L’assurance récolte, un substitut crédible aux pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982974v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does crop insurance influence pesticide use? Evidence from French farms</w:t>
+                <w:t xml:space="preserve">The role of bank analysts and scores in the prediction of financial distress: Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.2978-2993</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997895v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature and financial performance of Bitcoin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+                <w:t xml:space="preserve">Crop insurance and pesticide use in European agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Möhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Dalhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Finger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.114-137. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.102902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JRF-03-2018-0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022539v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure du capital des exploitations agricoles françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
+                <w:t xml:space="preserve">How does crop insurance influence pesticide use? Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.5-20. </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.461-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.6893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00129-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809997v1</w:t>
+                <w:t xml:space="preserve">hal-02997895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms</w:t>
+                <w:t xml:space="preserve">On the nature and financial performance of Bitcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Enjolras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.114-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JRF-03-2018-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810003v1</w:t>
+                <w:t xml:space="preserve">hal-02022539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et évaluation de la valeur des exploitations agricoles : la crise du renouvellement des générations en agriculture et les limites du modèle actuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">La structure du capital des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.6893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763240v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short food supply chains and the issue of sustainability: a case study of French fruit producers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.358-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986357v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Incentives for Direct Selling?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Transmission et évaluation de la valeur des exploitations agricoles : la crise du renouvellement des générations en agriculture et les limites du modèle actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27-31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685408v1</w:t>
+                <w:t xml:space="preserve">hal-01763240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French labour-force participation in organic farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Short food supply chains and the issue of sustainability: a case study of French fruit producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.163-172. </w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.194-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/HSM-171772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2016-0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606352v1</w:t>
+                <w:t xml:space="preserve">hal-01986357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Factors Used by Farmers to Manage Risk : A Case Study on Italian Farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Pontrandolfi</w:t>
+                <w:t xml:space="preserve">French labour-force participation in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Capitanio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Economics and Management Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1125857⟩</w:t>
+              <w:t xml:space="preserve">Human Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/HSM-171772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987875v1</w:t>
+                <w:t xml:space="preserve">hal-01606352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse financière des exploitations fruitières et maraîchères françaises qui vendent au détail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Which Incentives for Direct Selling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.115-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424784v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des stratégies BoP orientées &amp;quot;produit&amp;quot;. Une analyse par la méthode de sondage de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Factors Used by Farmers to Manage Risk : A Case Study on Italian Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Pontrandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cheillan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guieu</w:t>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1063711ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Economics and Management Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (8), pp.2674-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1125857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477872v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovation in risk management in the French agriculture: a baseline crop insurance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse financière des exploitations fruitières et maraîchères françaises qui vendent au détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gaetano Santeramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (47), pp.31</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 356, pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014288v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices ? An analysis of French farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Performance des stratégies BoP orientées &amp;quot;produit&amp;quot;. Une analyse par la méthode de sondage de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.189-213. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (numéro spécial), pp.143-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2016.076932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1063711ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338620v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptive governance of natural disaster systems: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovation in risk management in the French agriculture: a baseline crop insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darine Bakkour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Gaetano Santeramo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (47), pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172324v1</w:t>
+                <w:t xml:space="preserve">hal-02014288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture des catastrophes naturelles et nucléaires : une source d’inspiration pour l’assurance des dépôts bancaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices ? An analysis of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Taramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecofi.120.0217⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.189-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2016.076932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986348v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adaptive governance of natural disaster systems: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meif  Estuning Tyas Wulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.167-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631893v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Determinants of Chemical Input Use in Agriculture: A Dynamic Analysis of the Wine Grape–Growing Sector in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert</w:t>
+                <w:t xml:space="preserve">La couverture des catastrophes naturelles et nucléaires : une source d’inspiration pour l’assurance des dépôts bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Taramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jwe.2013.34⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (4), pp.217-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.120.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026299v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the approved and the actual dose: a diagnosis of pesticide overdosing in French vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">The Determinants of Chemical Input Use in Agriculture: A Dynamic Analysis of the Wine Grape–Growing Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.75-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2013.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631015v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Capitanio</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Adinolfi</w:t>
+                <w:t xml:space="preserve">Felice Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (1), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722548v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.24-30</w:t>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642450v1</w:t>
+                <w:t xml:space="preserve">halshs-00722548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining criteria for delineating lahar- and flash-flood-prone hazard and risk zones for the city of Arequipa, Peru</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between the approved and the actual dose: a diagnosis of pesticide overdosing in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (3), pp.327-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992849v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining participating insurance and financial policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Finance Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227009v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pagamenti diretti, assicurazioni e volatilita dei redditi agricoli : Italia e Francia a confronto</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining criteria for delineating lahar- and flash-flood-prone hazard and risk zones for the city of Arequipa, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.339-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-339-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645018v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
+                <w:t xml:space="preserve">Combining participating insurance and financial policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53 (8), pp.1031-1049. </w:t>
+              <w:t xml:space="preserve">Agricultural Finance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (1), pp.156-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2010.495553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/00021461211222231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658056v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">Pagamenti diretti, assicurazioni e volatilita dei redditi agricoli : Italia e Francia a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455550v1</w:t>
+                <w:t xml:space="preserve">hal-02645018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental good production in the optimum activities portfolio of a risk averse-farmer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (8), pp.1031-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2010.495553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201167v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), p. 363 - p. 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591950v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental good production in the optimum activities portfolio of a risk-averse farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Havlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (1), pp.9-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental good production in the optimum activities portfolio of a risk averse-farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Havlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.9-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Finance Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (1), pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability performance in the french wine cooperative sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do the accounts of agricultural cooperatives say about their returns to members?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFFI, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les comptes des coopératives sur la rémunération des associés-coopérateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFC, May 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chollet</w:t>
+                <w:t xml:space="preserve">Que disent les comptes des coopératives sur la rémunération des associés coopérateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">17e Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428994v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les comptes des coopératives sur la rémunération des associés coopérateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Disle</w:t>
+                <w:t xml:space="preserve">Sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Janin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687949v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of accounting practices on financial performance: Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th French Finance Association Conference (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of accounting practices on financial performance: Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does earnings management improve access to finance? Evidence from French farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">L'Évaluation des Exploitations Agricoles : État des Lieux des Pratiques et Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque International de l’Association Française de Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Saint-Malo, France, France</w:t>
+              <w:t xml:space="preserve">colloque SFER « Financements des Filières Agricoles et Alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809500v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the revenue of wine companies in the Bordeaux Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des exploitations agricoles : état des lieux des pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviani J.L.</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanneaux Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latruffe Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desjeux Yann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine Economics &amp; Business Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER Financement des filières agricoles et alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809681v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des exploitations agricoles : état des lieux des pratiques et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of climate change on the revenue of wine companies in the Bordeaux Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Desjeux Yann</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviani J.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Financement des filières agricoles et alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">Wine Economics &amp; Business Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809494v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme partial least-squares</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">Does earnings management improve access to finance? Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSta 2022 - 5th International Conference on Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">38ème Colloque International de l’Association Française de Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Saint-Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692286v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of microfinance institutions: how is environmental performance linked to financial and social performances?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martinez Medina Pamela</w:t>
+                <w:t xml:space="preserve">Extreme partial least-squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th French Finance Association Conference (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Malo, France, France</w:t>
+              <w:t xml:space="preserve">EcoSta 2022 - 5th International Conference on Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809497v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles exploitations pour quelles alternatives aux pesticides ? Le cas des producteurs de tomates sous serre du Sud de la France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Killian Vallois</w:t>
+                <w:t xml:space="preserve">The sustainability of microfinance institutions: how is environmental performance linked to financial and social performances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Medina Pamela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">38th French Finance Association Conference (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927362v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme partial least-squares regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+                <w:t xml:space="preserve">Quelles exploitations pour quelles alternatives aux pesticides ? Le cas des producteurs de tomates sous serre du Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301445v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do farms benefit from a better access to credit than other small businesses?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
+                <w:t xml:space="preserve">Extreme partial least-squares regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France, France</w:t>
+              <w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809699v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-index Extreme-PLS regression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique organisées par la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267334v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme partial least-squares regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501787v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Why do farms benefit from a better access to credit than other small businesses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477621v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Determinants of Credit Constraint in Eurozone SMEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">Single-index Extreme-PLS regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Nice, France, France</w:t>
+              <w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique organisées par la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809831v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does disinvestment from fossil fuels reduce the financial performance of responsible sovereign funds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque International de l’Association Française de Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between earnings management and the farms' borrowing capability: evidence from French farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Determinants of Credit Constraint in Eurozone SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tarillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809693v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farms benefit from a better access to credit than other SMEs? Evidence from French companies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The relation between earnings management and the farms' borrowing capability: evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th French Finance Association Conference (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809829v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alchimie de la relation entrepreneur-investisseur : une clef de compréhension du financement des start-up ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Do farms benefit from a better access to credit than other SMEs? Evidence from French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Han Yu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Sousse, Tunisie, Tunisie</w:t>
+              <w:t xml:space="preserve">37th French Finance Association Conference (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809836v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do EU Subsidies Contribute to Reduce Pesticide Expenditures?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’alchimie de la relation entrepreneur-investisseur : une clef de compréhension du financement des start-up ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tarillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Adla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aubert Magali</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manthé E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Prague, République Tchèque, République tchèque</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Sousse, Tunisie, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809703v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dependence structure between yields and prices: A copula-based model of French farm income</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+                <w:t xml:space="preserve">Do EU Subsidies Contribute to Reduce Pesticide Expenditures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Magali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAEA 2020 - Annual Meeting of the Agricultural and Applied Economics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Prague, République Tchèque, République tchèque</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933766v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Blockchain, un outil innovant et responsable au service du financement des entreprises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">The dependence structure between yields and prices: A copula-based model of French farm income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche – Innover pour une finance responsable et durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAEA 2020 - Annual Meeting of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtuel, United States. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.304313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809915v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm valuation: a comparison of methods for French farms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Blockchain, un outil innovant et responsable au service du financement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2020, CLermont-Ferrand, France. 19p</w:t>
+              <w:t xml:space="preserve">Journée de recherche – Innover pour une finance responsable et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Champs sur Marne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592142v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian estimation of natural extreme risk measures. Application to agricultural insurance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+                <w:t xml:space="preserve">Farm valuation: a comparison of methods for French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">XIVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2020, CLermont-Ferrand, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276292v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the 2017 Crash of the Crypto-currency Market Predictable?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+                <w:t xml:space="preserve">Bayesian estimation of natural extreme risk measures. Application to agricultural insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC Conference 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Miami, United States</w:t>
+              <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952123v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notation des start-up : définition, enjeux et mesure</w:t>
+                <w:t xml:space="preserve">Was the 2017 Crash of the Crypto-currency Market Predictable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Enjolras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tarillon</w:t>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'académie de l'entrepreneuriat et de l'innovation (AEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nantes, France, France</w:t>
+              <w:t xml:space="preserve">10th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC Conference 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809993v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">La notation des start-up : définition, enjeux et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tarillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">Congrès de l'académie de l'entrepreneuriat et de l'innovation (AEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790096v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of the Capital Structure of Farms: Evidence for France and Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliwoda Michal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Tänikon, Suisse, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048349v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Determinants of Financial Distress in French Farms: Bank Analysts versus Algorithms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th French Finance Association Conference (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que l’assurance récolte amène à une meilleure situation financière ? Retour d’expériences des exploitations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference: Coping with risks in agriculture: What challenges and prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Jul 2018, Vancouver, Canada. pp.1-22</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734754v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">30. International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Jul 2018, Vancouver, Canada. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734724v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Jul 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736927v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of debt in financing French farm investments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">30. International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048362v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique d’aide à l’installation en agriculture : éclairage par l’évaluation ex-post des mesures du PDRH (2007-2013)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of debt in financing French farm investments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 5 p</w:t>
+              <w:t xml:space="preserve">30th International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829242v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Politique d’aide à l’installation en agriculture : éclairage par l’évaluation ex-post des mesures du PDRH (2007-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571249v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X° JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277237v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">X° JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048321v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms.</w:t>
+                <w:t xml:space="preserve">Transmission et Evaluation de la Valeur des Exploitations Agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Spring International Conference of the French Finance Association (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Feb 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048305v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et Evaluation de la Valeur des Exploitations Agricoles</w:t>
+                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Feb 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583789v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
+              <w:t xml:space="preserve">34th Spring International Conference of the French Finance Association (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698128v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 18 p</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733800v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature and the financial performance of Bitcoin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI - 34th Spring International Conference of the French Finance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960475v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of financial distress in French farms: Analysts versus Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nature and the financial performance of Bitcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAEA 2017 International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">AFFI - 34th Spring International Conference of the French Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048313v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which incentives for direct selling? An analysis of French farms</w:t>
+                <w:t xml:space="preserve">The determinants of financial distress in French farms: Analysts versus Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). The Hague, INT., Aug 2017, Parme, Italy</w:t>
+              <w:t xml:space="preserve">AAEA 2017 International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738067v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which incentives for direct selling ? An analysis of French farms</w:t>
+                <w:t xml:space="preserve">Which incentives for direct selling? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Parma, Italy</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). The Hague, INT., Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048327v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Crop Insurance on Pesticide Use</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which incentives for direct selling ? An analysis of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">156th Seminar of the European Association of Agricultural Economists: Prospects for agricultural insurance in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">15th Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048251v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which stability for marketing channels ? The case of short food supply chains in French agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">The Effects of Crop Insurance on Pesticide Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Finger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Möhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Dalhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 16 p</w:t>
+              <w:t xml:space="preserve">156th Seminar of the European Association of Agricultural Economists: Prospects for agricultural insurance in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419767v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHE 2016. 3. International Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chania, Greece</w:t>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048270v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">SHE 2016. 3. International Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047850v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which relationship between financial distress and marketing channels? An analysis of French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilité ou instabilité des stratégies commerciales ? Le cas des circuits courts dans l'agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of the French Finance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047885v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité ou instabilité des stratégies commerciales ? Le cas des circuits courts dans l'agriculture française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Which relationship between financial distress and marketing channels? An analysis of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France. 20 p</w:t>
+              <w:t xml:space="preserve">32nd International Conference of the French Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296421v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
+              <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794208v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800273v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits courts au cœur des enjeux de la durabilité en agriculture : le cas des exploitations arboricoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 15 p</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744324v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les circuits courts au cœur des enjeux de la durabilité en agriculture : le cas des exploitations arboricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 26 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742710v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047873v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 29 p</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740150v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization tools to manage risk at the farm level</w:t>
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Congress of the European Association of Agricultural Economists, EAAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047875v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
+                <w:t xml:space="preserve">Organization tools to manage risk at the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th Congress of the European Association of Agricultural Economists, EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047868v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745410v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adaptive governance of natural disasters: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Congrès annuel de l'Association Française de Science Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles incitations pour la vente au détail ? Une analyse économique et financière des exploitations agricoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 21 p</w:t>
+              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750392v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le surdosage devient la norme : un diagnostic des exploitations viticoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quelles incitations pour la vente au détail ? Une analyse économique et financière des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction générale (0233).; Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749128v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : un diagnostic des exploitations viticoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quand le surdosage devient la norme : un diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoProd 2012 : Changements de pratiques et adoption de nouvelles technologies par les agriculteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Sep 2012, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction générale (0233).; Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803635v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of input use in agriculture: a dynamic analysis of the wine-growing sector in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : un diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Annual conference of the AAWE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Wine Economists (AAWE). New York, USA., Jun 2012, Princeton, United States. 22 p</w:t>
+              <w:t xml:space="preserve">Séminaire EcoProd 2012 : Changements de pratiques et adoption de nouvelles technologies par les agriculteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Sep 2012, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804170v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des exploitations viticoles selon leur utilisation de produits phytosanitaires : analyse structurelle et financière basée sur les données RICA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The determinants of input use in agriculture: a dynamic analysis of the wine-growing sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">6. Annual conference of the AAWE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Wine Economists (AAWE). New York, USA., Jun 2012, Princeton, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749649v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des exploitations viticoles selon leur utilisation de produits phytosanitaires : analyse structurelle et financière basée sur les données RICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816621v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Thoyer</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590826v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. European Group of Risk And Insurance Economists</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Seminar of the European Group of Risk and Insurance Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cologne, Germany. 35 p</w:t>
+              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817519v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European Association of Environmental And Resource Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAERE Annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Thessalonique, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Group of Risk And Insurance Economists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Seminar of the European Group of Risk and Insurance Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cologne, Germany. 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-free or IPM: which ways greenhouse tomato growers choose to reduce pesticide use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne des mesures de risques naturels extrêmes. Application à l'assurance du risque agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of natural extreme risk measures. Application to agricultural insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges Science Week: International interdisciplinary days of Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and informal networks at the heart of the pesticide reduction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13213,365 +13498,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la situation financière des exploitations viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-188, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the financial situation of French winegrowing operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-147, 2020, 9781786305282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of agricultural vulnerability in europe confronted with pollinator decline: a case study comparing germany and spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing biodiversity risks with socio-economic methods: ALARM experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensoft Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-954-642-490-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13581,192 +13866,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l’utilisation des méthodes d’évaluation de la valeur des exploitations agricoles : résumé des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inra. 2017, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'évaluations et valeur économique de l'eau : application aux lagunes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13776,371 +14061,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adaptive governance of natural disasters: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The main determinants of insurance purchase: an empirical study on crop insurance policies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14150,114 +14435,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’assurabilité des catastrophes naturelles : modélisation et application a l’assurance récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14404,51 +14689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241255072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2024.139624" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165399v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bousebata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tarillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Manth&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-023-00837-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.18107abstract" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088330ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1955749" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10049340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Ayoubi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2022.100731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2022.10037403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sanfilippo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Soliwoda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1406099X.2021.1972587" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dalhaus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102902" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00129-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2016-0132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-171772" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pontrandolfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Capitanio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1125857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2016.076932" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bakkour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meif  Estuning Tyas Wulan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.05.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gatumel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.120.0217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Adinolfi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2013.34" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitanio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adinolfi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Martelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Luque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-339-2013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00021461211222231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.495553" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani J.L." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanneaux Philippe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latruffe Laure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjeux Yann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692286v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Medina Pamela" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vallois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477621v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manth&#233; E." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Magali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.304313" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliwoda Michal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048339v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048313v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738067v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048327v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419767v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047850v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047885v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047862v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800273v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740150v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749649v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Group of Risk And Insurance Economists" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815785v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092358v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02582095v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vantard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831297v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823619v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Martinez Medina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241255072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2024.139624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tarillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Manth&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-023-00837-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165399v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bousebata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.18107abstract" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088330ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1955749" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10049340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Ayoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2022.100731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2022.10037403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sanfilippo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Soliwoda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1406099X.2021.1972587" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dalhaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00129-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6893" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2016-0132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-171772" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0115" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pontrandolfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Capitanio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1125857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2016.076932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bakkour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meif  Estuning Tyas Wulan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.05.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gatumel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.120.0217" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2013.34" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Adinolfi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitanio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adinolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Martelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Luque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-339-2013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00021461211222231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.495553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desjeux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanneaux Philippe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latruffe Laure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjeux Yann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani J.L." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Medina Pamela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vallois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manth&#233; E." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Magali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.304313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliwoda Michal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048339v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048362v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047862v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800273v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742710v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047875v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047868v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750392v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Group of Risk And Insurance Economists" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150604v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02582095v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vantard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142518v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831297v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817941v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823619v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>