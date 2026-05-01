--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,1386 +66,1391 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of accounting practices on financial performance: Evidence from French farms.</w:t>
+                <w:t xml:space="preserve">The Impact of Climate Change on the Income of Wine Producers in the Bordeaux Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Yue</w:t>
+                <w:t xml:space="preserve">Jean‐laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), pp.4337-4353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.4206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567229v1</w:t>
+                <w:t xml:space="preserve">hal-04982153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of microfinance institutions: how do their environmental, social and financial performance interact?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pamela Martinez Medina</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis‐antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.70013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567239v1</w:t>
+                <w:t xml:space="preserve">hal-05246932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sustainability of microfinance institutions: how do their environmental, social and financial performance interact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis‐antoine Saïsset</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Martinez Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apce.70013⟩</w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.6586-6598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.70035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246932v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Climate Change on the Income of Wine Producers in the Bordeaux Region</w:t>
+                <w:t xml:space="preserve">The influence of accounting practices on financial performance: Evidence from French farms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (5), pp.930-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-05-2024-0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.4206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04982153v1</w:t>
+                <w:t xml:space="preserve">hal-05567229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptocurrency bubbles, information asymmetry and noise trading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Does it pay to go green? The impact of green bond issuance on corporate performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JRF-07-2024-0220⟩</w:t>
+              <w:t xml:space="preserve">Bankers, Markets and Investors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 182 (182), pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/bmi.182.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968612v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Bond Issuances: A Promising Signal or a Deceptive Opportunity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cryptocurrency bubbles, information asymmetry and noise trading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00076503241255072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.295-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JRF-07-2024-0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817221v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (4), pp.528-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2024.139624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity is not everything: the influence of personal characteristics of entrepreneurs and investors on their fit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Green Bond Issuances: A Promising Signal or a Deceptive Opportunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Manthé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11365-023-00837-6⟩</w:t>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, online (2), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00076503241255072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016359v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Partial Least-Squares</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminer la valeur des exploitations agricoles : une enquête sur les pratiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105101⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 384, pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165399v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer la valeur des exploitations agricoles : une enquête sur les pratiques françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Partial Least-Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.11430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152201v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165399v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of corporate growth on credit constraint in european SMEs (WITHDRAWN)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Similarity is not everything: the influence of personal characteristics of entrepreneurs and investors on their fit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tarillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Adla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Manthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.18107. </w:t>
+              <w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.709-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.18107abstract⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11365-023-00837-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809343v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Farm Valuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Corporate Growth on Credit Constraint in European SMEs (WITHDRAWN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Caroline Tarillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (2), pp.36-37. </w:t>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.18107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1746-692x.12392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.18107abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155663v1</w:t>
+                <w:t xml:space="preserve">hal-04809343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm valuation: A comparison of methods for French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agribusiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (4), pp.786-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1479,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la notation des start-up en phase d’amorçage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tarillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1570,51 +1575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive and extensive impacts of EU subsidies on pesticide expenditures at the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1661,51 +1666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When formal and informal networks promote agroecology: a case study of Martinique Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,3909 +1885,3672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Norway’s sovereign wealth fund negative screening affects firms’ value and behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
+                <w:t xml:space="preserve">The dynamics of direct selling for wine-growing farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (1), pp.19-37. </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.155-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/beer.12314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijesb.2022.10037403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982960v1</w:t>
+                <w:t xml:space="preserve">hal-03380304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of direct selling for wine-growing farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">How Norway’s sovereign wealth fund negative screening affects firms’ value and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (2), pp.155-176. </w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.19-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijesb.2022.10037403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/beer.12314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380304v1</w:t>
+                <w:t xml:space="preserve">hal-03982960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits de commercialisation et certification biologique dans le secteur français des fruits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming? An analysis of the French fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6, pp.167-194. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 6, pp.167-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514499v1</w:t>
+                <w:t xml:space="preserve">hal-03982881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La blockchain, un outil innovant au service du financement des entreprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Alfieri</w:t>
+                <w:t xml:space="preserve">Circuits de commercialisation et certification biologique dans le secteur français des fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.167-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364927v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming? An analysis of the French fruit production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+                <w:t xml:space="preserve">La Blockchain, un outil innovant au service du financement d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (143), pp.115-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.143.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982881v1</w:t>
+                <w:t xml:space="preserve">hal-04815902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What determines the capital structure of farms? Empirical evidence from Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Soliwoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (2), pp.113-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1406099X.2021.1972587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Blockchain, un outil innovant au service du financement d'entreprise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Alfieri</w:t>
+                <w:t xml:space="preserve">Crop insurance and pesticide use in European agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Möhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Dalhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Finger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.102902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815902v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assurance récolte, un substitut crédible aux pesticides ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">How does crop insurance influence pesticide use? Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.461-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00129-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815909v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of bank analysts and scores in the prediction of financial distress: Evidence from French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nature and financial performance of Bitcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.114-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JRF-03-2018-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982982v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop insurance and pesticide use in European agriculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Finger</w:t>
+                <w:t xml:space="preserve">La structure du capital des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102902⟩</w:t>
+              <w:t xml:space="preserve">Economie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.6893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982974v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does crop insurance influence pesticide use? Evidence from French farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.358-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997895v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature and financial performance of Bitcoin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+                <w:t xml:space="preserve">Transmission et évaluation de la valeur des exploitations agricoles : la crise du renouvellement des générations en agriculture et les limites du modèle actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27-31)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022539v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure du capital des exploitations agricoles françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
+                <w:t xml:space="preserve">Short food supply chains and the issue of sustainability: a case study of French fruit producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.6893⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.194-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2016-0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809997v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
+                <w:t xml:space="preserve">French labour-force participation in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/HSM-171772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810003v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et évaluation de la valeur des exploitations agricoles : la crise du renouvellement des générations en agriculture et les limites du modèle actuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Which Incentives for Direct Selling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.115-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763240v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short food supply chains and the issue of sustainability: a case study of French fruit producers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Factors Used by Farmers to Manage Risk : A Case Study on Italian Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Pontrandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2016-0132⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Economics and Management Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (8), pp.2674-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1125857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986357v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French labour-force participation in organic farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analyse financière des exploitations fruitières et maraîchères françaises qui vendent au détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Systems Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 356, pp.99-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606352v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Incentives for Direct Selling?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Performance des stratégies BoP orientées &amp;quot;produit&amp;quot;. Une analyse par la méthode de sondage de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07196-9.p.0115⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (numéro spécial), pp.143-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1063711ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685408v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Factors Used by Farmers to Manage Risk : A Case Study on Italian Farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovation in risk management in the French agriculture: a baseline crop insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gaetano Santeramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Economics and Management Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (47), pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987875v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse financière des exploitations fruitières et maraîchères françaises qui vendent au détail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices ? An analysis of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.189-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2016.076932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424784v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des stratégies BoP orientées &amp;quot;produit&amp;quot;. Une analyse par la méthode de sondage de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheillan</w:t>
+                <w:t xml:space="preserve">The adaptive governance of natural disaster systems: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meif  Estuning Tyas Wulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1063711ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.167-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477872v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovation in risk management in the French agriculture: a baseline crop insurance</w:t>
+                <w:t xml:space="preserve">La couverture des catastrophes naturelles et nucléaires : une source d’inspiration pour l’assurance des dépôts bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gaetano Santeramo</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Taramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (4), pp.217-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.120.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014288v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices ? An analysis of French farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338620v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptive governance of natural disaster systems: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Determinants of Chemical Input Use in Agriculture: A Dynamic Analysis of the Wine Grape–Growing Sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.75-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2013.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172324v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture des catastrophes naturelles et nucléaires : une source d’inspiration pour l’assurance des dépôts bancaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between the approved and the actual dose: a diagnosis of pesticide overdosing in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Taramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (3), pp.327-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986348v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Determinants of Chemical Input Use in Agriculture: A Dynamic Analysis of the Wine Grape–Growing Sector in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026299v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felice Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (1), pp.31-40</w:t>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631893v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct payments, crop insurance and the volatility of farm income. Some evidence in France and in Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining criteria for delineating lahar- and flash-flood-prone hazard and risk zones for the city of Arequipa, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.339-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-339-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722548v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the approved and the actual dose: a diagnosis of pesticide overdosing in French vineyards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining participating insurance and financial policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Finance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (1), pp.156-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/00021461211222231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631015v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pagamenti diretti, assicurazioni e volatilita dei redditi agricoli : Italia e Francia a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.24-30</w:t>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642450v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining criteria for delineating lahar- and flash-flood-prone hazard and risk zones for the city of Arequipa, Peru</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-339-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (8), pp.1031-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2010.495553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992849v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining participating insurance and financial policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Kast</w:t>
+                <w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Finance Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/00021461211222231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), p. 363 - p. 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227009v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pagamenti diretti, assicurazioni e volatilita dei redditi agricoli : Italia e Francia a confronto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Capitanio</w:t>
+                <w:t xml:space="preserve">Environmental good production in the optimum activities portfolio of a risk-averse farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Havlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29, pp.47-49</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (1), pp.9-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645018v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental good production in the optimum activities portfolio of a risk averse-farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Havlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.9-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658056v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-sharing policies in the context of the French Flood Prevention Action Programmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Ralentissement dynamique et partage du risque. Mise en place des systèmes de compensation locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.109-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455550v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental good production in the optimum activities portfolio of a risk-averse farmer</w:t>
-[...373 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Finance Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (1), pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,5009 +5560,5022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability performance in the french wine cooperative sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do the accounts of agricultural cooperatives say about their returns to members?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFFI, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les comptes des coopératives sur la rémunération des associés-coopérateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFC, May 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les comptes des coopératives sur la rémunération des associés coopérateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability performance of agricultural cooperatives: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of accounting practices on financial performance: Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th French Finance Association Conference (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of accounting practices on financial performance: Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Évaluation des Exploitations Agricoles : État des Lieux des Pratiques et Perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation des exploitations agricoles : état des lieux des pratiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanneaux Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Desjeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">Latruffe Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desjeux Yann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque SFER « Financements des Filières Agricoles et Alimentaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER Financement des filières agricoles et alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564051v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des exploitations agricoles : état des lieux des pratiques et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of climate change on the revenue of wine companies in the Bordeaux Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latruffe Laure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Desjeux Yann</w:t>
+                <w:t xml:space="preserve">Viviani J.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Financement des filières agricoles et alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">Wine Economics &amp; Business Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809494v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the revenue of wine companies in the Bordeaux Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Does earnings management improve access to finance? Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviani J.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine Economics &amp; Business Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">38ème Colloque International de l’Association Française de Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Saint-Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809681v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does earnings management improve access to finance? Evidence from French farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">L'Évaluation des Exploitations Agricoles : État des Lieux des Pratiques et Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque International de l’Association Française de Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Saint-Malo, France, France</w:t>
+              <w:t xml:space="preserve">colloque SFER « Financements des Filières Agricoles et Alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809500v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme partial least-squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSta 2022 - 5th International Conference on Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sustainability of microfinance institutions: how is environmental performance linked to financial and social performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Medina Pamela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th French Finance Association Conference (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles exploitations pour quelles alternatives aux pesticides ? Le cas des producteurs de tomates sous serre du Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Vallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme partial least-squares regression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501787v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme partial least-squares regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477621v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme partial least-squares regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Single-index Extreme-PLS regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique organisées par la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301445v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do farms benefit from a better access to credit than other small businesses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-index Extreme-PLS regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Extreme partial least-squares regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique organisées par la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267334v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does disinvestment from fossil fuels reduce the financial performance of responsible sovereign funds?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Determinants of Credit Constraint in Eurozone SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tarillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Colloque International de l’Association Française de Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Nantes, France, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809830v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Determinants of Credit Constraint in Eurozone SMEs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Does disinvestment from fossil fuels reduce the financial performance of responsible sovereign funds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Al Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Nice, France, France</w:t>
+              <w:t xml:space="preserve">37ème Colloque International de l’Association Française de Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809831v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between earnings management and the farms' borrowing capability: evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farms benefit from a better access to credit than other SMEs? Evidence from French companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th French Finance Association Conference (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alchimie de la relation entrepreneur-investisseur : une clef de compréhension du financement des start-up ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tarillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Adla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manthé E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Sousse, Tunisie, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do EU Subsidies Contribute to Reduce Pesticide Expenditures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Magali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Prague, République Tchèque, République tchèque</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Prague, République Tchèque, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dependence structure between yields and prices: A copula-based model of French farm income</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+                <w:t xml:space="preserve">La Blockchain, un outil innovant et responsable au service du financement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAEA 2020 - Annual Meeting of the Agricultural and Applied Economics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de recherche – Innover pour une finance responsable et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Champs sur Marne, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933766v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Blockchain, un outil innovant et responsable au service du financement des entreprises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Enjolras</w:t>
+                <w:t xml:space="preserve">The dependence structure between yields and prices: A copula-based model of French farm income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bousebata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche – Innover pour une finance responsable et durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAEA 2020 - Annual Meeting of the Agricultural and Applied Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtuel, United States. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.304313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809915v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm valuation: a comparison of methods for French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2020, CLermont-Ferrand, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of natural extreme risk measures. Application to agricultural insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the 2017 Crash of the Crypto-currency Market Predictable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC Conference 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notation des start-up : définition, enjeux et mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tarillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'académie de l'entrepreneuriat et de l'innovation (AEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of the Capital Structure of Farms: Evidence for France and Poland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soliwoda Michal</w:t>
+                <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Tänikon, Suisse, Suisse</w:t>
+              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810002v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the farmer and his family on the adoption of short food supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">The determinants of the Capital Structure of Farms: Evidence for France and Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliwoda Michal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">Seminar of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Tänikon, Suisse, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790096v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Determinants of Financial Distress in French Farms: Bank Analysts versus Algorithms.</w:t>
+                <w:t xml:space="preserve">Est-ce que l’assurance récolte amène à une meilleure situation financière ? Retour d’expériences des exploitations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th French Finance Association Conference (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference: Coping with risks in agriculture: What challenges and prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837418v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que l’assurance récolte amène à une meilleure situation financière ? Retour d’expériences des exploitations françaises</w:t>
+                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Coping with risks in agriculture: What challenges and prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048339v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
+                <w:t xml:space="preserve">The Determinants of Financial Distress in French Farms: Bank Analysts versus Algorithms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">35th French Finance Association Conference (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048349v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Conference of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Jul 2018, Vancouver, Canada. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does crop insurance lead to better environmental practices? Evidence from French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Conference of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of debt in financing French farm investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d’aide à l’installation en agriculture : éclairage par l’évaluation ex-post des mesures du PDRH (2007-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571249v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X° JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">34th Spring International Conference of the French Finance Association (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277237v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et Evaluation de la Valeur des Exploitations Agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Feb 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048321v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of loan acceptance: a case study of French farms.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madiès</w:t>
+                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Spring International Conference of the French Finance Association (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">X° JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048305v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are EU subsidies a springboard to the reduction of pesticide use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature and the financial performance of Bitcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFFI - 34th Spring International Conference of the French Finance Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of financial distress in French farms: Analysts versus Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAEA 2017 International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which incentives for direct selling? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). The Hague, INT., Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which incentives for direct selling ? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which stability for marketing channels ? The case of short food supply chains in French agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">The Effects of Crop Insurance on Pesticide Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Finger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Möhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Dalhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 21 p</w:t>
+              <w:t xml:space="preserve">156th Seminar of the European Association of Agricultural Economists: Prospects for agricultural insurance in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404562v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Crop Insurance on Pesticide Use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tobias Dalhaus</w:t>
+                <w:t xml:space="preserve">Which stability for marketing channels ? The case of short food supply chains in French agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">156th Seminar of the European Association of Agricultural Economists: Prospects for agricultural insurance in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048251v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10809,87 +10590,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the choice of a marketing channel influence the adoption of organic farming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,2959 +10685,3247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHE 2016. 3. International Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité ou instabilité des stratégies commerciales ? Le cas des circuits courts dans l'agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which relationship between financial distress and marketing channels? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference of the French Finance Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047862v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
+              <w:t xml:space="preserve">29. ICAE - International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794208v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are short food supply chains a solution for farms facing financial difficulties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts au cœur des enjeux de la durabilité en agriculture : le cas des exploitations arboricoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 29 p</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740150v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 26 p</w:t>
+              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742710v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do short food supply chains go hand in hand with environment-friendly practices? An analysis of French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2014, Grenoble, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047873v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization tools to manage risk at the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the European Association of Agricultural Economists, EAAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode de commercialisation est-il une échappatoire pour les exploitations en difficulté financière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptive governance of natural disasters: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darine Bakkour</w:t>
+                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Congrès annuel de l'Association Française de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601027v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : diagnostic des exploitations viticoles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">The adaptive governance of natural disasters: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA.; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083).; Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Institut National de Recherche Agronomique (INRA). UMR Amélioration Génétique et Adaptation des Plantes méditerranéennes et Tropicales (1334).; Institut National de Recherche Agronomique (INRA). UMR Centre de Biologie pour la Gestion des Populations (1062).; Institut National de Recherche Agronomique (INRA). UMR Biogéochimie et Ecologie des Milieux Continentaux (1122).; Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999).; Institut National de Recherche Agronomique (INRA). UMR Écophysiologie des Plantes sous Stress environnementaux (0759).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., May 2013, Montpellier, France. 125 p</w:t>
+              <w:t xml:space="preserve">62. Congrès annuel de l'Association Française de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745410v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles incitations pour la vente au détail ? Une analyse économique et financière des exploitations agricoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2013, Angers, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le surdosage devient la norme : un diagnostic des exploitations viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction générale (0233).; Société Française d'Economie Rurale (SFER). Paris, FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dose homologuée et dose réellement appliquée : un diagnostic des exploitations viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EcoProd 2012 : Changements de pratiques et adoption de nouvelles technologies par les agriculteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Sep 2012, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of input use in agriculture: a dynamic analysis of the wine-growing sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Annual conference of the AAWE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Wine Economists (AAWE). New York, USA., Jun 2012, Princeton, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des exploitations viticoles selon leur utilisation de produits phytosanitaires : analyse structurelle et financière basée sur les données RICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood management at the basin level in France: Sustainability of local risk–sharing policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès mondial de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Resources Association (IWRA). ZAF., Sep 2008, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of local risksharing policies in the context of the French Flood Prevention Action Programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
+                <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">. European Association of Environmental And Resource Economists</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Group of Risk And Insurance Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAERE Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thessalonique, France. 19 p</w:t>
+              <w:t xml:space="preserve">34. Seminar of the European Group of Risk and Insurance Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cologne, Germany. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815785v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
+                <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">. European Group of Risk And Insurance Economists</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Association of Environmental And Resource Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Seminar of the European Group of Risk and Insurance Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cologne, Germany. 35 p</w:t>
+              <w:t xml:space="preserve">15. EAERE Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessalonique, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817519v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of sustainable practices and alternative food networks on agronomic performance: the case of French greenhouse tomato producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-free or IPM: which ways greenhouse tomato growers choose to reduce pesticide use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation bayésienne des mesures de risques naturels extrêmes. Application à l'assurance du risque agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of natural extreme risk measures. Application to agricultural insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bousebata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges Science Week: International interdisciplinary days of Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and informal networks at the heart of the pesticide reduction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for Farm Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of bank analysts and scores in the prediction of financial distress: Evidence from French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madiès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.2978-2993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assurance récolte, un substitut crédible aux pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.nexdcgyrw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la situation financière des exploitations viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-188, 2021, Agriculture, Science des aliments et nutrition, 9781784057237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the financial situation of French winegrowing operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-147, 2020, 9781786305282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of agricultural vulnerability in europe confronted with pollinator decline: a case study comparing germany and spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing biodiversity risks with socio-economic methods: ALARM experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensoft Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-954-642-490-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13866,192 +13935,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l’utilisation des méthodes d’évaluation de la valeur des exploitations agricoles : résumé des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inra. 2017, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'évaluations et valeur économique de l'eau : application aux lagunes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14061,371 +14130,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adaptive governance of natural disasters: Insights from the 2010 mount Merapi eruption in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darine Bakkour</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing lagoons using a meta-analytical approach: methodological and practical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using participating and financial contracts to insure catastrophe risk: implications for crop risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The main determinants of insurance purchase: an empirical study on crop insurance policies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14435,114 +14504,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’assurabilité des catastrophes naturelles : modélisation et application a l’assurance récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14689,51 +14758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Martinez Medina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241255072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2024.139624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tarillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Manth&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-023-00837-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165399v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bousebata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.18107abstract" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088330ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1955749" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10049340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Ayoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2022.100731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2022.10037403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sanfilippo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Soliwoda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1406099X.2021.1972587" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dalhaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102902" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00129-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6893" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2016-0132" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-171772" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0115" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pontrandolfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Capitanio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1125857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2016.076932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bakkour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meif  Estuning Tyas Wulan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.05.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gatumel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.120.0217" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2013.34" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Adinolfi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitanio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adinolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Martelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Luque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-339-2013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00021461211222231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.495553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desjeux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanneaux Philippe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latruffe Laure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjeux Yann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani J.L." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Medina Pamela" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vallois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manth&#233; E." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Magali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.304313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliwoda Michal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048339v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048362v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048327v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047862v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794208v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800273v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742710v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047875v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047868v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750392v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804170v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Group of Risk And Insurance Economists" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150604v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02582095v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vantard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142518v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831297v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817941v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823619v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;laurent Viviani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246932v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madi&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Martinez Medina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.70035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-05-2024-0178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.182.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2024.139624" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00076503241255072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165399v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bousebata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tarillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Adla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Manth&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-023-00837-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.18107abstract" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088330ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2021.1955749" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijarge.2022.10049340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al Ayoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2022.100731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijesb.2022.10037403" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alfieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.143.0115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sanfilippo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Soliwoda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1406099X.2021.1972587" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dalhaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00129-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6893" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2016-0132" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-171772" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Pontrandolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Capitanio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1125857" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheillan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063711ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gaetano Santeramo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2016.076932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bakkour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meif  Estuning Tyas Wulan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2015.05.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gatumel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.120.0217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Adinolfi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2013.34" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capitanio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adinolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Martelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Luque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-339-2013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00021461211222231" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2010.495553" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kast" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.09.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809494v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanneaux Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latruffe Laure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desjeux Yann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani J.L." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809500v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desjeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Medina Pamela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vallois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477621v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03267334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809831v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809829v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manth&#233; E." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Magali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.304313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliwoda Michal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048339v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048349v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047885v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047862v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800273v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047875v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745410v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749128v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816621v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590826v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Group of Risk And Insurance Economists" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212694v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092358v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150604v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02582095v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vantard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982982v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nexdcgyrw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811718v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>