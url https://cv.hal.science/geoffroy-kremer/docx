--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -376,563 +376,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mexican hat–like valence band dispersion and quantum confinement in rhombohedral ferroelectric α−In2Se3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-valley coupling enhanced high-TC ferromagnetism in a non-van der Waals monolayer Cr2Se3 on graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+                <w:t xml:space="preserve">Chien-Wen Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+                <w:t xml:space="preserve">Tappei Kawakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
+                <w:t xml:space="preserve">Katsuaki Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertran</w:t>
+                <w:t xml:space="preserve">Kosuke Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Souma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/n2l9-7vjl⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58643-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318490v1</w:t>
+                <w:t xml:space="preserve">hal-05047482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction Band Structure and Ultrafast Dynamics of Ferroelectric α-GeTe(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Maklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (235109), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.235109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing electronic correlations in YNi2B2C using photoemission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Strocov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Minár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-025-02180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-valley coupling enhanced high-TC ferromagnetism in a non-van der Waals monolayer Cr2Se3 on graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chien-Wen Chuang</w:t>
+                <w:t xml:space="preserve">Mexican hat–like valence band dispersion and quantum confinement in rhombohedral ferroelectric α−In2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tappei Kawakami</w:t>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuaki Sugawara</w:t>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosuke Nakayama</w:t>
+                <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seigo Souma</w:t>
+                <w:t xml:space="preserve">François Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.155418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58643-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/n2l9-7vjl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047482v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast recovery dynamics of dimer stripes in IrTe 2</w:t>
               </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,64 +1454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of structural distortion and bulk band Rashba splitting in SnTe above its ferroelectric critical temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,606 +1582,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of highly anisotropic electronic and optical nature in indium telluride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of Ising spin-orbit coupling in bulk misfit superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléophanie Brochard-Richard</w:t>
+                <w:t xml:space="preserve">Tomáš Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Khalil</w:t>
+                <w:t xml:space="preserve">Darshana Wickramaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gmitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Šofranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (22), pp.L220501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.l220501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159938v1</w:t>
+                <w:t xml:space="preserve">hal-04325007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Ising spin-orbit coupling in bulk misfit superconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Gmitra</w:t>
+                <w:t xml:space="preserve">Carrier-Density Control of the Quantum-Confined 1T-TiSe2 Charge Density Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aki Pulkkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jaouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Šofranko</w:t>
+                <w:t xml:space="preserve">Björn Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.l220501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (22), pp.226401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.130.226401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325007v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-Density Control of the Quantum-Confined 1T-TiSe2 Charge Density Wave</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Björn Salzmann</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M'Foukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.130.226401⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113005v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t>
+                <w:t xml:space="preserve">Direct observation of highly anisotropic electronic and optical nature in indium telluride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléophanie Brochard-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel M'Foukh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (7), pp.074601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179830v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi van der Waals Epitaxy of Rhombohedral-Stacked Bilayer WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on GaP(111) Heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,64 +2258,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of rhombohedrally stacked bilayer W Se 2 obtained by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,64 +2392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic defects and mid-gap states in quasi-one-dimensional indium telluride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,1008 +2520,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lama Khalil</w:t>
+                <w:t xml:space="preserve">Field-induced ultrafast modulation of Rashba coupling at room temperature in ferroelectric α-GeTe(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Maklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Maria Forcella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">Changming Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.6396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33978-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865011v1</w:t>
+                <w:t xml:space="preserve">hal-03833989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-momentum dependence of electron-phonon coupling underlies dramatic phonon renormalization in YNi2B2C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maria Forcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Kurzhals</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rolf Heid</w:t>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27843-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (12), pp.125152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521119v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced ultrafast modulation of Rashba coupling at room temperature in ferroelectric α-GeTe(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-momentum dependence of electron-phonon coupling underlies dramatic phonon renormalization in YNi2B2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Kurzhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changming Yue</w:t>
+                <w:t xml:space="preserve">Rolf Heid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.6396. </w:t>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33978-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27843-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833989v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial strain-induced phase transition in the 2D topological semimetal IrTe2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersing and semi-flat bands in the wide band gap two-dimensional semiconductor bilayer silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Björn Salzmann</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Alvarez Quiceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Gonzalez Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-021-00130-5⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.035021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/abf715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157775v1</w:t>
+                <w:t xml:space="preserve">hal-03218918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast dynamics of the surface photovoltage in potassium-doped black phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changming Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (3), pp.035125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misfit Layer Compounds: A Platform for Heavily Doped 2D Transition Metal Dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël T. Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio‐morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campetella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Tresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (6), pp.2007706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersing and semi-flat bands in the wide band gap two-dimensional semiconductor bilayer silicon oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniaxial strain-induced phase transition in the 2D topological semimetal IrTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aki Pulkkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Sicot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.035021. </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/abf715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-021-00130-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218918v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insensitivity of the striped charge orders in IrTe 2 to alkali surface doping implies their structural origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,429 +3592,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon‐Assisted Stable Silver Nanostructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the complete dispersion of the giant Rashba split surface states of ferroelectric α − GeTe ( 111 ) by alkali doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Salzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202001227⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974866v1</w:t>
+                <w:t xml:space="preserve">hal-02961511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-Induced Kondo Effect in Metal-Free Phthalocyanine on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iann C Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (19), pp.10441-10452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the complete dispersion of the giant Rashba split surface states of ferroelectric α − GeTe ( 111 ) by alkali doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon‐Assisted Stable Silver Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Narjes Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efraín Ochoa Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kilchoer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (23), pp.2001227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202001227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961511v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the surface phase diagram of IrTe 2 with photoemission</w:t>
               </w:r>
@@ -4026,51 +4026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,295 +4128,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
+                <w:t xml:space="preserve">Electronic Band Structure of Ultimately Thin Silicon Oxide on Ru(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Alvarez Quiceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kejing Zhu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Simone Lisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">César Gonzalez Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.4720-4730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b01028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999617v1</w:t>
+                <w:t xml:space="preserve">hal-02131222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Band Structure of Ultimately Thin Silicon Oxide on Ru(0001)</w:t>
+                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Camilo Alvarez Quiceno</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejing Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Lisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pierron</w:t>
+                <w:t xml:space="preserve">Vincent Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Gonzalez Pascual</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (4), pp.4720-4730. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (49), pp.494002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b01028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131222v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure of Heavy Halogen Atoms Adsorbed on the Cu(111) Surface: A Combined ARPES and First Principles Calculations Study</w:t>
               </w:r>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4878,77 +4878,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floquet topological state induced by light-driven band inversion in SnTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chennan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,51 +5189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0301814E"/>
+    <w:nsid w:val="9755EABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-kremer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1753-3471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23446352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170157098339572550668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060645v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicola&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Maklar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Nicholson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.235109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995195v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Strocov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Min&#225;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02180-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wen Chuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tappei Kawakami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Sugawara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Nakayama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Souma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58643-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336589v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wind" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Nicholson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dtb2-3yv2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petocchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Salzmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Witteveen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648312v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Watson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.205123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194728v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Zakusylo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325007v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Samuely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Wickramaratne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gmitra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#352;ofranko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l220501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kurzhals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nicholson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Heid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27843-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833989v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Yue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33978-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00130-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285155v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T. Leriche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio&#8208;morales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campetella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tresca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007706" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.074002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narjes Abdollahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Ochoa Mart&#237;nez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kilchoer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001227" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961511v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lisi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Xing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L&#233;na Ndjimi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chennan Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Krempask&#253;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02111626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0293" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-kremer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1753-3471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23446352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170157098339572550668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wen Chuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tappei Kawakami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Sugawara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Nakayama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Souma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58643-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060645v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicola&#239;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Maklar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Nicholson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.235109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995195v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Strocov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Min&#225;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02180-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336589v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wind" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Nicholson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dtb2-3yv2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petocchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Salzmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Witteveen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648312v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Watson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.205123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194728v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Zakusylo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325007v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Samuely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Wickramaratne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gmitra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#352;ofranko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l220501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833989v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Yue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33978-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kurzhals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nicholson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Heid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27843-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285155v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T. Leriche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio&#8208;morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campetella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tresca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007706" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00130-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.074002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narjes Abdollahi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Ochoa Mart&#237;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kilchoer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001227" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Xing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L&#233;na Ndjimi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chennan Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Krempask&#253;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02111626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0293" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>