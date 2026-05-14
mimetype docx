--- v1 (2026-04-18)
+++ v2 (2026-05-14)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">170157098339572550668</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=LSJcrNwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -234,4317 +255,4317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin texture of α−GeTe in the ultrathin regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Llopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 113 (12), pp.125113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/yst7-ktp9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-valley coupling enhanced high-TC ferromagnetism in a non-van der Waals monolayer Cr2Se3 on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Wen Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tappei Kawakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuaki Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seigo Souma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-58643-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction Band Structure and Ultrafast Dynamics of Ferroelectric α-GeTe(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Revealing electronic correlations in YNi2B2C using photoemission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aki Pulkkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Maklar</w:t>
+                <w:t xml:space="preserve">Vladimir Strocov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher W Nicholson</w:t>
+                <w:t xml:space="preserve">Frank Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ján Minár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.235109⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060645v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing electronic correlations in YNi2B2C using photoemission spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conduction Band Structure and Ultrafast Dynamics of Ferroelectric α-GeTe(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Strocov</w:t>
+                <w:t xml:space="preserve">Laurent Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Weber</w:t>
+                <w:t xml:space="preserve">Frédéric Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ján Minár</w:t>
+                <w:t xml:space="preserve">Julian Maklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02180-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (235109), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.235109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995195v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mexican hat–like valence band dispersion and quantum confinement in rhombohedral ferroelectric α−In2Se3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112, pp.155418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/n2l9-7vjl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast recovery dynamics of dimer stripes in IrTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Wind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (024117), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/dtb2-3yv2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap collapse and flat band induced by uniaxial strain in 1T-TaS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Petocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Witteveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (3), pp.035167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.109.035167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Llopez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding states underpinning structural transitions in IrTe2 observed with micro-ARPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (20), pp.205123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.205123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of structural distortion and bulk band Rashba splitting in SnTe above its ferroelectric critical temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chassot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Zakusylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.82-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of Ising spin-orbit coupling in bulk misfit superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darshana Wickramaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gmitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Šofranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (22), pp.L220501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.108.l220501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier-Density Control of the Quantum-Confined 1T-TiSe2 Charge Density Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (22), pp.226401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevlett.130.226401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of highly anisotropic electronic and optical nature in indium telluride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléophanie Brochard-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (7), pp.074601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi van der Waals Epitaxy of Rhombohedral-Stacked Bilayer WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on GaP(111) Heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.21307 - 21316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c05818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of rhombohedrally stacked bilayer W Se 2 obtained by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Di Berardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ullberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.045417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic defects and mid-gap states in quasi-one-dimensional indium telluride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (3), pp.033152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.033152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-induced ultrafast modulation of Rashba coupling at room temperature in ferroelectric α-GeTe(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Maklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changming Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.6396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-33978-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electron-momentum dependence of electron-phonon coupling underlies dramatic phonon renormalization in YNi2B2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Kurzhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Heid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27843-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865011v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-momentum dependence of electron-phonon coupling underlies dramatic phonon renormalization in YNi2B2C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maria Forcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rolf Heid</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27843-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (12), pp.125152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521119v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersing and semi-flat bands in the wide band gap two-dimensional semiconductor bilayer silicon oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Alvarez Quiceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Gonzalez Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (3), pp.035021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/abf715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast dynamics of the surface photovoltage in potassium-doped black phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changming Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (3), pp.035125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misfit Layer Compounds: A Platform for Heavily Doped 2D Transition Metal Dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël T. Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio‐morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campetella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Tresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (6), pp.2007706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial strain-induced phase transition in the 2D topological semimetal IrTe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (25), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-021-00130-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insensitivity of the striped charge orders in IrTe 2 to alkali surface doping implies their structural origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (7), pp.074002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.074002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the complete dispersion of the giant Rashba split surface states of ferroelectric α − GeTe ( 111 ) by alkali doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-Induced Kondo Effect in Metal-Free Phthalocyanine on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iann C Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (19), pp.10441-10452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon‐Assisted Stable Silver Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Narjes Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efraín Ochoa Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Kilchoer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (23), pp.2001227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202001227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the surface phase diagram of IrTe 2 with photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (23), pp.235120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Band Structure of Ultimately Thin Silicon Oxide on Ru(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Alvarez Quiceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Lisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Gonzalez Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), pp.4720-4730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.9b01028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejing Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (49), pp.494002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure of Heavy Halogen Atoms Adsorbed on the Cu(111) Surface: A Combined ARPES and First Principles Calculations Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Won June Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (43), pp.26309-26314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4554,154 +4575,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4711,150 +4732,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la répartition du poids spectral en ARPES avec le logiciel chinook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Léna Ndjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée surfaces Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4864,147 +4885,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floquet topological state induced by light-driven band inversion in SnTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chassot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aki Pulkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chennan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Krempaský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5014,114 +5035,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installation d’un nouveau dispositif de photoémission résolue en angle et en spin, et étude des propriétés électroniques de matériaux artificiels aux propriétés remarquables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Lorraine, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LORR0293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02111626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5189,51 +5210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9755EABE"/>
+    <w:nsid w:val="E6AB785F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5420,51 +5441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-kremer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1753-3471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23446352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170157098339572550668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wen Chuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tappei Kawakami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Sugawara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Nakayama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Souma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58643-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060645v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicola&#239;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Maklar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Nicholson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.235109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995195v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Strocov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Min&#225;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02180-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336589v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wind" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Nicholson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dtb2-3yv2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petocchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Salzmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Witteveen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648312v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Watson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.205123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194728v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Zakusylo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325007v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Samuely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Wickramaratne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gmitra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#352;ofranko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l220501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833989v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Yue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33978-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kurzhals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nicholson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Heid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27843-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285155v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T. Leriche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio&#8208;morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campetella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tresca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007706" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00130-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.074002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narjes Abdollahi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Ochoa Mart&#237;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kilchoer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001227" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Xing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L&#233;na Ndjimi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chennan Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Krempask&#253;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02111626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0293" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geoffroy-kremer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1753-3471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23446352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170157098339572550668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LSJcrNwAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wen Chuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tappei Kawakami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Sugawara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Nakayama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Souma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58643-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995195v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Strocov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Min&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02180-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060645v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicola&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Maklar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Nicholson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.235109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336589v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Wind" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Nicholson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dtb2-3yv2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petocchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Salzmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Witteveen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.035167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648312v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Watson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.205123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194728v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Zakusylo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325007v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Samuely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Wickramaratne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gmitra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#352;ofranko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.l220501" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833989v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Yue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33978-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Kurzhals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nicholson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Heid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27843-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285155v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T. Leriche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio&#8208;morales" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campetella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tresca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Sasaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007706" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00130-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.074002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033115" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narjes Abdollahi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Ochoa Mart&#237;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kilchoer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001227" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lisi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Xing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia L&#233;na Ndjimi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chennan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Krempask&#253;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02111626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0293" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>