--- v0 (2026-03-20)
+++ v1 (2026-04-20)
@@ -1563,476 +1563,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and temporal periodicity representations of rhythm for the automatic classification of music audio signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample Orchestrator : gestion par le contenu d’échantillons sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (3), pp.417-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Public Audio Identification Evaluation Framework for Broadcast Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ramona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1-2), pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08839514.2012.629840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Key Estimation from an Audio Signal Relying on Harmonic and Metrical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 19 (5)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, In Press, pp.DOI 10.1109/TASL.2011.2175385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2011.2175385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...181 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655781v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral and temporal periodicity representations of rhythm for the automatic classification of music audio signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, In Press, pp.DOI 10.1109/TASL.2011.2175385. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 19 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint estimation of chords and downbeats from an audio signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...97 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,213 +4133,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-Similarity-Based and Novelty-based loss for music structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference of the International Society for Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cosmopolite Sound Monitoring (CoSMo): A Study of Urban Sound Event Detection Systems Generalizing to Multiple Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mietlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093374v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04155178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PESTO: Pitch Estimation with Self-supervised Transposition-equivariant Objective</w:t>
               </w:r>
@@ -4544,152 +4544,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PHASE SHIFTED BEDROSIAN FILTERBANK: AN INTERPRETABLE AUDIO FRONT-END FOR TIME-DOMAIN AUDIO SOURCE SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Courtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SSM-NET: FEATURE LEARNING FOR MUSIC STRUCTURE ANALYSIS USING A SELF-SIMILARITY-MATRIX BASED LOSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late-Breaking/Demo Session of ISMIR (International Society for Music Infor- mation Retrieval)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bengalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting device and audio data to tag music with User-Aware listening contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim M Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V. Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,9564 +4821,9447 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bengalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">PHASE SHIFTED BEDROSIAN FILTERBANK: AN INTERPRETABLE AUDIO FRONT-END FOR TIME-DOMAIN AUDIO SOURCE SEPARATION</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage de bancs de filtres pour la séparation aveugle de sources sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Courtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Multi-Pitch Estimation From Weakly Aligned Score-Audio Pairs Using a Multi-Label CTC Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Mohonk Mountain House, New Paltz, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training Deep Pitch-Class Representations With a Multi-Label CTC Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Event, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-Modal Music-Video Recommendation: A Study of Design Choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Special Session of the International Joint Conference on Neural Networks (IJCNN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is There a &amp;quot;Language of Music-Video Clips&amp;quot; ? A Qualitative and Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Event, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONTENT BASED SINGING VOICE SOURCE SEPARATION VIA STRONG CONDITIONING USING ALIGNED PHONEMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montréal (virtual), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEARNING TO RANK MUSIC TRACKS USING TRIPLET LOSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Deep Rhythm for Tempo and Genre Estimation Using Complex Convolutions, Multitask Learning and Multi-input Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">The 2020 Joint Conference on AI Music Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bob Sturm, Oct 2020, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christof Weiss</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidence-based Weighted Loss for Multi-label Classification with Missing Labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim M Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2020 International Conference on Multimedia Retrieval (ICMR '20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3372278.3390728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHOULD WE CONSIDER THE USERS IN CONTEXTUAL MUSIC AUTO-TAGGING MODELS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim M Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3961560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prototypical Triplet Loss for Cover Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, France. pp.3797-3801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AUDIO-BASED AUTO-TAGGING WITH CONTEXTUAL TAGS FOR MUSIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim M Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3648287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don't hide in the frames: Note-and pattern-based evaluation of automated melody extraction algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Frieler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doğaç Başaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Höger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène-Camille Crayencour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DLfM ’19: 6th International Conference on Digital Libraries for Musicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3358664.3358672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cover detection using dominant melody embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dig that Lick: Exploring Patterns in Jazz Solos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Proutskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillman Weyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfleiderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DMRN+14: Digital Music Research Network One-day Workshop 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of U-Net for dominant melody estimation in polyphonic music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMRP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEEP-RHYTHM FOR TEMPO ESTIMATION AND RHYTHM PATTERN RECOGNITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving singing voice separation using Deep U-Net and Wave-U-Net with data augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 27th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONDITIONED-U-NET: INTRODUCING A CONTROL MECHANISM IN THE U-NET FOR MULTIPLE SOURCE SEPARATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 20th International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3527766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAIN MELODY EXTRACTION WITH SOURCE-FILTER NMF AND CRNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dogac Basaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Society for Music Information Retreival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast and adaptive blind audio source separation using recursive Levenberg-Marquardt synchrosqueezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DALI: A Large Dataset Of Synchronized Audio, Lyrics And Notes, Automatically Created Using Teacher-student Machine Learning Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music retiler: Using NMF2D source separation for audio mosaicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audio Mostly 2018 on Sound in Immersion and Emotion - AM'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Wrexham, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3243274.3243299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Source Musaicing Using Non-Negative Matrix Factor 2-D Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Society for Music Information Retrieval Late-Breaking Demo Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Suzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic recognition of sound categories from their vocal imitation using audio primitives automatically derived by SI-PLCA and HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMMR (International Symposium on Computer Music Multidisciplinary Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation locale des modulations AM/FM: applications à la modélisation sinusoïdale audio et à la séparation de sources aveugle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WASABI: a Two Million Song Database Project with Audio and Cultural Metadata plus WebAudio enhanced Client Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web Audio Conference 2017 – Collaborative Audio #WAC2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Queen Mary University of London, Aug 2017, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OBJECTIVE CHARACTERIZATION OF AUDIO SIGNAL QUALITY: APPLICATIONS TO MUSIC COLLECTION DESCRIPTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Level Chord Features Extracted from Audio Can Predict Perceived Musical Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Steffens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Lepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schönrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Society for Music Information Retrieval Late-Breaking Demo Session </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Suzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure Boundaries Estimation Using Multiple Self-Similarity Matrices as Input Depth of Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AES International Conference Semantic Audio 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scale and shift invariant time/frequency representation using auditory statistics: application to rhythm description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vietri Sul Mare, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When audio features reach machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Machine Learning - Workshop on "Machine Learning for Music Discovery"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Learning Society (IMLS), Jul 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swing Ratio Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Audio Effects 2015 (Dafx15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descripteurs audio: de la simple représentation aux modèles de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geste sonore et paramètres. L'analyse musicale à l'heure des outils multimédia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iremus (Pierre COUPRIE Alain Bonardi), Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure: What is Similar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASyMMuS Workshop on Audio-Symbolic Music Similarity Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, City University of London, Jul 2015, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A set of audio features for the morphological description of vocal imitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of the 18th Intl. Conf. on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving music structure segmentation using lag-priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR (International Society for Music Information Retrieval)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Taipei, Taïwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Modulation Scale Spectrum And Its Application To Rhythm-Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAFX (Digital Audio Effects)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure Segmentation using lag-priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A PITCH SALIENCE FUNCTION DERIVED FROM HARMONIC FREQUENCY DEVIATIONS FOR POLYPHONIC MUSIC ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Degani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierangelo Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roc. of the 17th Int. Conference on Digital Audio Effects (DAFx-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitch Salience Function For Polyphonic Music Using The Partial Frequencies Deviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allesio Degani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAFx (International Conference on Digital Audio Effects)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Erlangen, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audioprint : An Efficient Audio Fingerprint System Based On A Novel Cost-Less Synchronization Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ramona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generic classification system for multi-channel audio indexing: application to speech and music detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benaroya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE WIAMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting agreement and disagreement in the perception of tempo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMMR (International Symposium on Computer Music Multidisciplinary Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmenting music through the joint estimation of keys, chords and structural boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Automatically Estimated Chord Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Professionally Annotated and Enriched Multimodal Data Set on Popular Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM MMsys (ACM Multimedia Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Oslo, Norvège</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining harmony based and novelty based approaches for structural segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR (International Society for Music Information Retrieval)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple hypotheses at multiple scales for audio novelty computation within music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE ICASSP (International Conference on Acoustics, Speech, and Signal Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple fusion method of state and sequence segmentation for music structure discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR (International Society for Music Information Retrieval)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brave New Task: MusiClef Multimodal Music Tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MediaEval (Multimedia Benchmark Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pisa, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brave new task: Musiclef multimodal music tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of MediaEval (Multimedia Benchmark Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pisa, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MusiClef: Multimodal Music Tagging Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pisa, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Temporal Modeling of Audio Features in the Context of Music Structure Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMR (Adaptive Multimedia Retrieval)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Copenhagen, Danemark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiclef : Multimodal music tagging task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEF 2012 - Conference and Labs of the Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a (better) Definition of Annotated MIR Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Virtual Event, France</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual Tempo Estimation using GMM Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Flocon-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Mohonk Mountain House, New Paltz, NY, United States</w:t>
+              <w:t xml:space="preserve">ACM Multimedia / MIRUM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nara, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singer verification : singer model .vs. song model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Session of the International Joint Conference on Neural Networks (IJCNN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes from the ismir 2012 late-breaking session on evaluation in music information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multimedia Search And Navigation Prototype, Including Music And Video-Clips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jo Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Virtual Event, France</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Characterisation Of Melodic Pitch Contours And Its Application For Melody Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montréal (virtual), Canada</w:t>
+              <w:t xml:space="preserve">ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GMM supervector for Content Based Music Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAFx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure Discover: Measuring the "State-ness" of Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of ISMIR (Late Breaking News)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audio Identification based on spectral modeling of bark-bands energy and synchronization through onset detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ramona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production Effect: Audio Features For Recording Techniques Description And Decade Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2020 Joint Conference on AI Music Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bob Sturm, Oct 2020, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Int. Conference on Digital Audio Effects (DAFx-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivos Voco: A survey of recent research on voice transformation at IRCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2020 International Conference on Multimedia Retrieval (ICMR '20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conf on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.277-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Elena V Epure</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drum Extraction From Polyphonic Music Based on a Spectro-Temporal Model of Percussive Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Society for Music Information Retrieval Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, République tchèque. pp.381-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...2982 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ramona</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial Clustering Using a Time-Varying Frequency Model for Singing Voice Detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Benaroya</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualitative comparison of audio and visual descriptors distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WIAMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Multimedia Computing and Information Technology (MCIT), 2010 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMR (International Symposium on Computer Music Multidisciplinary Research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+              <w:t xml:space="preserve">RIAO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Johan Pauwels</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fast algorithm for music search by similarity in large databases based on modified Symetrized Kullback Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI), 2010 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Johan Pauwels</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copy and Scale mehod for doing time-localized M.I.R. estimation: application to beat-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Multimedia 2010, MML 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Template-based estimation of tempo: using unsupervised or supervised learning to create better spectral templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of DAFX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat-Marker Location Using a Probabilistic Framework and Linear Discriminant Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAFX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Como, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Music Structure Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR (Late-Breaking News)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Adaptive System for Music Classification and Tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Learning the Semantics of Audio Signals (LSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Graz, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Music Structure Annotation Multi-dimensional ? A Proposal for Robust Local Music Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LSAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Graz, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singing Voice Detection in Music Tracks using Direct Voice Vibrato Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">, Apr 2009, taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nicola Orio</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local key estimation based on harmonic and metric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MMsys (ACM Multimedia Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Oslo, Norvège</w:t>
+              <w:t xml:space="preserve">12th Int. Conference on Digital Audio Effects (DAFx-09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Como, Italy. pp.408-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florian Kaiser</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous estimation of chord progression and downbeats from an audio file</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP (International Conference on Acoustics, Speech, and Signal Processing)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing, 2008. ICASSP 2008. IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, NV, United States. pp.121 - 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florian Kaiser</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHORD ESTIMATION USING CHORD TEMPLATES AND HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR (International Society for Music Information Retrieval)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, NA, France</w:t>
+              <w:t xml:space="preserve">MIREX 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphia, Pennsylvania, United States. url={http://www.music-ir.org/mirex/abstracts/2008/mirex08_chord_papadopoulos.pdf}, p.={7--9}</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MCIpa: A Music Content Information Player and Annotator for Discovering Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...801 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the SDIF Sound Description Interchange Format for Audio Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Emanuele Cella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gareth Jones</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of ISMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perceptual Tempo Estimation using GMM Regression</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic morphological description of sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Flocon-Chollet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia / MIRUM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nara, Japon</w:t>
+              <w:t xml:space="preserve">Acoustics 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Generic Training and Classification System for MIREX08 Classification Tasks: Audio Music Mood, Audio Genre, Audio Artist and Audio Tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Axel Roebel</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extended Abstract MIREX08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface de navigation musicale par le contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-Scale Study of Chord Estimation Algorithms Based on Chroma Representation and HMM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing, 2007. CBMI '07. International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2007.385392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browsing inside a Music Track, the Experimentation Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Goldszmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroma-based estimation of musical key from audio-signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...211 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Pitch Representation by Periodicity measures based on Combined Temporal and Spectral Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.1-1</w:t>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...940 lines deleted...]
-                <w:t xml:space="preserve">Beat-Marker Location Using a Probabilistic Framework and Linear Discriminant Analysis</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musical key estimation of audio signal based on HMM modeling of chroma vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Como, Italie</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toward Music Structure Annotation</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Variable Tempo Detection and Beat Marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR (Late-Breaking News)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, NA, France</w:t>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barclone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIREX 2005: Tempo detection and beat marking for perceptual tempo induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Learning the Semantics of Audio Signals (LSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Graz, Autriche</w:t>
+              <w:t xml:space="preserve">ISMIR/MIREX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Is Music Structure Annotation Multi-dimensional ? A Proposal for Robust Local Music Annotation</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhythm Classification using spectral rhythm patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...443 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
+              <w:t xml:space="preserve">, Sep 2005, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure Discovering Using Dynamic Features for Audio Summary Generation: "Sequence" and "State" approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">CBMI (Content Based Multimedia Indexing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rennes, France. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Generic Training and Classification System for MIREX08 Classification Tasks: Audio Music Mood, Audio Genre, Audio Artist and Audio Tag</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Classification of Large Musical Instrument Databases Using Hierachical Classifiers with Inertia Ratio Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Abstract MIREX08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
+              <w:t xml:space="preserve">AES 115th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, New-York, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Automatic morphological description of sounds</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deriving Musical Structures from Signal Analysis for Audio Summary Generation: "Sequence" and "State" approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">CMMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interface de navigation musicale par le contenu</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical Gaussian Tree with Inertia Ratio Maximization for the Classification of Large Musical Instrument Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">DAFX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signal-based Music Structure Discovery for Audio Summary Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-Based Multimedia Indexing, 2007. CBMI '07. International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMC (International Computer Music Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Singapore, Singapour</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Samuel Goldszmidt</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies and Improvements in Automatic Classification of Musical Sound Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Livshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.1-1</w:t>
+              <w:t xml:space="preserve">ICMC 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Singapour, Singapore. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing the Order of a Polynomial Phase Model for the Synthesis of Quasi-Harmonic Audio Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Röbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics - WASPAA'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, New York, United States. pp.193- 196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Automatic Music Audio Summary Generation from Signal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury La Burthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Music Pitch Representation by Periodicity measures based on Combined Temporal and Spectral Representations</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatically selecting signal descriptors for Sound Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Barclone, Espagne</w:t>
-[...926 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Goteborg, Sweden. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -14519,51 +14519,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m6325 Third Party Validation Procedure and Status of the CE on Timbre Similarity</w:t>
+                <w:t xml:space="preserve">m6046 Core experiment on timbre similarity for non-sustained sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amatrian</w:t>
@@ -14585,93 +14585,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Plamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO/IEC JTC 1/SC 29/WG 11, MPEG00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Bejin, Chine</w:t>
+              <w:t xml:space="preserve">, 2000, Geneva, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105712v1</w:t>
+                <w:t xml:space="preserve">hal-01105711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m6046 Core experiment on timbre similarity for non-sustained sounds</w:t>
+                <w:t xml:space="preserve">m6325 Third Party Validation Procedure and Status of the CE on Timbre Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amatrian</w:t>
@@ -14693,289 +14693,289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Plamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO/IEC JTC 1/SC 29/WG 11, MPEG00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Geneva, Suisse</w:t>
+              <w:t xml:space="preserve">, 2000, Bejin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105711v1</w:t>
+                <w:t xml:space="preserve">hal-01105712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINOLA: A New Analysis/Synthesis using Spectrum Peak Shape Distortion, Phase and Reassigned Spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio Descriptors and Descriptors Schemes in the Context of MPEG-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1999, Peking, China. pp.1-1</w:t>
+              <w:t xml:space="preserve">, Oct 1999, Bejing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161317v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01105710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SINOLA: A New Analysis/Synthesis using Spectrum Peak Shape Distortion, Phase and Reassigned Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC: International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1999, Bejing, Chine</w:t>
+              <w:t xml:space="preserve">, Oct 1999, Peking, China. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposal for the description of audio in the context of MPEG-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16073,51 +16073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving singing voice separation using Deep U-Net and Wave-U-Net with data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16409,90 +16409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16696,51 +16696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056592v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLPRO.2025.3629286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lattner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Nechaev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324921000024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562371v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pr&#233;tet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Souchier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3200547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Proutskova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Frieler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#246;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2022.100735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2867799" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kapsouras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tefas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolaidis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Laurent Benaroya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3181-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Regnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655781v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2175385" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525172v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2045236" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655779v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2098869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deruty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492477v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lahrichi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888947" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Peladeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358467v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhuang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI62980.2024.10859214" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04155178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.02265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04048829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03903647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim M Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03208323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02477242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Foroughmand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372278.3390728" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02934433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Epure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3961560" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054619" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3648287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;a&#231; Ba&#351;aran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Camille Crayencour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358664.3358672" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059964v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfleiderer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527766" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243274.3243299" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01589250v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589504v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steffens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lepa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herzog" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cornu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253651v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254103v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Degani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Migliorati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesio Degani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Migliorati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pauwels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106874v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106729v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106727v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jo Burred" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106802v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Urbano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Flocon-Chollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161291v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106563v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106562v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106505v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517561" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenech" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106347v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106345v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385392" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goldszmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161114v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Livshin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161322v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury La Burthe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161323v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161319v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105709v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amatrian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Plamann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161317v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105710v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03154524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05495739v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374567v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252607v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fresnel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447163v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056592v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLPRO.2025.3629286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lattner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Nechaev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324921000024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562371v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pr&#233;tet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Souchier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3200547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Proutskova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Frieler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#246;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2022.100735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2867799" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kapsouras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tefas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolaidis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Laurent Benaroya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3181-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Regnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655781v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2175385" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525172v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2045236" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655779v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2098869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deruty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492477v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lahrichi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888947" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Peladeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358467v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhuang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI62980.2024.10859214" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04155178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.02265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04048829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746122" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03903647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim M Ibrahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03208323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02477242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Foroughmand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372278.3390728" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02934433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Epure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3961560" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054619" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3648287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;a&#231; Ba&#351;aran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Camille Crayencour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358664.3358672" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059964v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfleiderer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527766" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243274.3243299" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01589250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steffens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lepa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herzog" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cornu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253651v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Degani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Migliorati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesio Degani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Migliorati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pauwels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106729v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Flocon-Chollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106669v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Urbano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jo Burred" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106670v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106563v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106562v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106505v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662312v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517561" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenech" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106347v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385392" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goldszmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105820v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161114v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Livshin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161322v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury La Burthe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161323v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161319v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105709v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amatrian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105711v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Plamann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105712v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105710v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03154524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05495739v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374567v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252607v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fresnel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447163v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>