--- v1 (2026-04-20)
+++ v2 (2026-05-14)
@@ -1563,658 +1563,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectral and temporal periodicity representations of rhythm for the automatic classification of music audio signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sample Orchestrator : gestion par le contenu d’échantillons sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Burred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (3), pp.417-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Public Audio Identification Evaluation Framework for Broadcast Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ramona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (1-2), pp.119-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08839514.2012.629840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Key Estimation from an Audio Signal Relying on Harmonic and Metrical Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, In Press, pp.DOI 10.1109/TASL.2011.2175385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2011.2175385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655781v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Timbre Toolbox: Audio descriptors of musical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (130)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint estimation of chords and downbeats from an audio signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASL.2011.2175385⟩</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 19 (5)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.138 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2010.2045236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525172v2</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01106771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous beat and downbeat-tracking using a probabilistic framework : theory and large-scale evaluation</w:t>
               </w:r>
@@ -2599,55 +2599,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2026, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492477v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3328,50 +3328,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EPISODIC FINE-TUNING PROTOTYPICAL NETWORKS FOR OPTIMIZATION-BASED FEW-SHOT LEARNING: APPLICATION TO AUDIO CLASSIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanyu Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, London (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Harmonic Parameter Estimation Using Differentiable DSP and Spectral Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3383,171 +3478,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358467v3</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04720291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE CHOICE OF THE OPTIMAL TEMPORAL SUPPORT FOR AUDIO CLASSIFICATION WITH PRE-TRAINED EMBEDDINGS</w:t>
               </w:r>
@@ -3834,235 +3834,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Embodied exploration of deep latent spaces in interactive dance-music performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Movement and Computing (MOCO '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Utrecht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658852.3659072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blind estimation of audio effects using an auto-encoder approach and differentiable digital signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Peladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul, South Korea. pp.856-860, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539329v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04602229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Audio Prints for Music Indexing and Alignment</w:t>
               </w:r>
@@ -4544,50 +4544,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SSM-NET: FEATURE LEARNING FOR MUSIC STRUCTURE ANALYSIS USING A SELF-SIMILARITY-MATRIX BASED LOSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Late-Breaking/Demo Session of ISMIR (International Society for Music Infor- mation Retrieval)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bengalore, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting device and audio data to tag music with User-Aware listening contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim M Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Epure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bengalore, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PHASE SHIFTED BEDROSIAN FILTERBANK: AN INTERPRETABLE AUDIO FRONT-END FOR TIME-DOMAIN AUDIO SOURCE SEPARATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4612,266 +4802,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708610v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-03903647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de bancs de filtres pour la séparation aveugle de sources sonores</w:t>
               </w:r>
@@ -5395,50 +5395,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extending Deep Rhythm for Tempo and Genre Estimation Using Complex Convolutions, Multitask Learning and Multi-input Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2020 Joint Conference on AI Music Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bob Sturm, Oct 2020, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LEARNING TO RANK MUSIC TRACKS USING TRIPLET LOSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5460,169 +5542,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence-based Weighted Loss for Multi-label Classification with Missing Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim M Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,51 +5695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHOULD WE CONSIDER THE USERS IN CONTEXTUAL MUSIC AUTO-TAGGING MODELS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim M Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,77 +5903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUDIO-BASED AUTO-TAGGING WITH CONTEXTUAL TAGS FOR MUSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim M Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V. Epure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6469,51 +6469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP-RHYTHM FOR TEMPO ESTIMATION AND RHYTHM PATTERN RECOGNITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6545,222 +6545,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONDITIONED-U-NET: INTRODUCING A CONTROL MECHANISM IN THE U-NET FOR MULTIPLE SOURCE SEPARATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 20th International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3527766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improving singing voice separation using Deep U-Net and Wave-U-Net with data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 27th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902810⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02457184v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02448917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAIN MELODY EXTRACTION WITH SOURCE-FILTER NMF AND CRNN</w:t>
               </w:r>
@@ -7018,51 +7018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music retiler: Using NMF2D source separation for audio mosaicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7109,51 +7109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Source Musaicing Using Non-Negative Matrix Factor 2-D Deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Foroughmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8285,234 +8285,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Modulation Scale Spectrum And Its Application To Rhythm-Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAFX (Digital Audio Effects)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improving music structure segmentation using lag-priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR (International Society for Music Information Retrieval)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Taipei, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure Segmentation using lag-priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Music Information Retrieval (ISMIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8753,51 +8753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audioprint : An Efficient Audio Fingerprint System Based On A Novel Cost-Less Synchronization Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ramona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9740,57 +9740,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptive Temporal Modeling of Audio Features in the Context of Music Structure Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMR (Adaptive Multimedia Retrieval)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Copenhagen, Danemark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MusiClef: Multimodal Music Tagging Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9818,169 +9900,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pisa, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiclef : Multimodal music tagging task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10120,4148 +10120,4148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Singer verification : singer model .vs. song model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multimedia Search And Navigation Prototype, Including Music And Video-Clips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Jo Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes from the ismir 2012 late-breaking session on evaluation in music information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptual Tempo Estimation using GMM Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Flocon-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia / MIRUM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nara, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lise Regnier</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Characterisation Of Melodic Pitch Contours And Its Application For Melody Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...218 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure Discover: Measuring the "State-ness" of Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of ISMIR (Late Breaking News)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GMM supervector for Content Based Music Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAFx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audio Identification based on spectral modeling of bark-bands energy and synchronization through onset detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ramona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production Effect: Audio Features For Recording Techniques Description And Decade Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int. Conference on Digital Audio Effects (DAFx-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivos Voco: A survey of recent research on voice transformation at IRCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conf on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.277-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drum Extraction From Polyphonic Music Based on a Spectro-Temporal Model of Percussive Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, République tchèque. pp.381-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualitative comparison of audio and visual descriptors distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimedia Computing and Information Technology (MCIT), 2010 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIAO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fast algorithm for music search by similarity in large databases based on modified Symetrized Kullback Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing (CBMI), 2010 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial Clustering Using a Time-Varying Frequency Model for Singing Voice Detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copy and Scale mehod for doing time-localized M.I.R. estimation: application to beat-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Multimedia 2010, MML 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Template-based estimation of tempo: using unsupervised or supervised learning to create better spectral templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of DAFX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat-Marker Location Using a Probabilistic Framework and Linear Discriminant Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAFX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Como, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Music Structure Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR (Late-Breaking News)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Adaptive System for Music Classification and Tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Learning the Semantics of Audio Signals (LSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Graz, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Music Structure Annotation Multi-dimensional ? A Proposal for Robust Local Music Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LSAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Graz, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local key estimation based on harmonic and metric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Int. Conference on Digital Audio Effects (DAFx-09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Como, Italy. pp.408-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singing Voice Detection in Music Tracks using Direct Voice Vibrato Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, taipei, Taiwan. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous estimation of chord progression and downbeats from an audio file</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing, 2008. ICASSP 2008. IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, NV, United States. pp.121 - 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHORD ESTIMATION USING CHORD TEMPLATES AND HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIREX 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphia, Pennsylvania, United States. url={http://www.music-ir.org/mirex/abstracts/2008/mirex08_chord_papadopoulos.pdf}, p.={7--9}</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MCIpa: A Music Content Information Player and Annotator for Discovering Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Damien Tardieu</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the SDIF Sound Description Interchange Format for Audio Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Emanuele Cella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAFx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Music Structure Discover: Measuring the "State-ness" of Times</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic morphological description of sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of ISMIR (Late Breaking News)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Miami, États-Unis</w:t>
+              <w:t xml:space="preserve">Acoustics 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Generic Training and Classification System for MIREX08 Classification Tasks: Audio Music Mood, Audio Genre, Audio Artist and Audio Tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extended Abstract MIREX08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface de navigation musicale par le contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-Scale Study of Chord Estimation Algorithms Based on Chroma Representation and HMM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing, 2007. CBMI '07. International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2007.385392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browsing inside a Music Track, the Experimentation Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Goldszmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroma-based estimation of musical key from audio-signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Pitch Representation by Periodicity measures based on Combined Temporal and Spectral Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.1-1</w:t>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...940 lines deleted...]
-                <w:t xml:space="preserve">Beat-Marker Location Using a Probabilistic Framework and Linear Discriminant Analysis</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musical key estimation of audio signal based on HMM modeling of chroma vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Como, Italie</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toward Music Structure Annotation</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Variable Tempo Detection and Beat Marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR (Late-Breaking News)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, NA, France</w:t>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barclone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIREX 2005: Tempo detection and beat marking for perceptual tempo induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Learning the Semantics of Audio Signals (LSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Graz, Autriche</w:t>
+              <w:t xml:space="preserve">ISMIR/MIREX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Is Music Structure Annotation Multi-dimensional ? A Proposal for Robust Local Music Annotation</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhythm Classification using spectral rhythm patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...443 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
+              <w:t xml:space="preserve">, Sep 2005, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Structure Discovering Using Dynamic Features for Audio Summary Generation: "Sequence" and "State" approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">CBMI (Content Based Multimedia Indexing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rennes, France. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Automatic morphological description of sounds</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Classification of Large Musical Instrument Databases Using Hierachical Classifiers with Inertia Ratio Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">AES 115th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, New-York, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Generic Training and Classification System for MIREX08 Classification Tasks: Audio Music Mood, Audio Genre, Audio Artist and Audio Tag</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deriving Musical Structures from Signal Analysis for Audio Summary Generation: "Sequence" and "State" approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Abstract MIREX08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Philadelphie, États-Unis</w:t>
+              <w:t xml:space="preserve">CMMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interface de navigation musicale par le contenu</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical Gaussian Tree with Inertia Ratio Maximization for the Classification of Large Musical Instrument Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">DAFX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signal-based Music Structure Discovery for Audio Summary Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-Based Multimedia Indexing, 2007. CBMI '07. International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMC (International Computer Music Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Singapore, Singapour</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Samuel Goldszmidt</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies and Improvements in Automatic Classification of Musical Sound Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Livshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.1-1</w:t>
+              <w:t xml:space="preserve">ICMC 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Singapour, Singapore. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing the Order of a Polynomial Phase Model for the Synthesis of Quasi-Harmonic Audio Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Röbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics - WASPAA'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, New York, United States. pp.193- 196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Automatic Music Audio Summary Generation from Signal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury La Burthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Music Pitch Representation by Periodicity measures based on Combined Temporal and Spectral Representations</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatically selecting signal descriptors for Sound Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Barclone, Espagne</w:t>
-[...926 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Goteborg, Sweden. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -14348,51 +14348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrument Sound Description in the Context of MPEG-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Herrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14519,51 +14519,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m6046 Core experiment on timbre similarity for non-sustained sounds</w:t>
+                <w:t xml:space="preserve">m6325 Third Party Validation Procedure and Status of the CE on Timbre Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amatrian</w:t>
@@ -14585,93 +14585,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Plamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO/IEC JTC 1/SC 29/WG 11, MPEG00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Geneva, Suisse</w:t>
+              <w:t xml:space="preserve">, 2000, Bejin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105711v1</w:t>
+                <w:t xml:space="preserve">hal-01105712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m6325 Third Party Validation Procedure and Status of the CE on Timbre Similarity</w:t>
+                <w:t xml:space="preserve">m6046 Core experiment on timbre similarity for non-sustained sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amatrian</w:t>
@@ -14693,69 +14693,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Plamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO/IEC JTC 1/SC 29/WG 11, MPEG00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Bejin, Chine</w:t>
+              <w:t xml:space="preserve">, 2000, Geneva, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105712v1</w:t>
+                <w:t xml:space="preserve">hal-01105711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Descriptors and Descriptors Schemes in the Context of MPEG-7</w:t>
               </w:r>
@@ -16073,51 +16073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving singing voice separation using Deep U-Net and Wave-U-Net with data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16409,90 +16409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Estimating the Indexability of Multimedia Descriptors for Similarity Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Barton</w:t>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16696,51 +16696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056592v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLPRO.2025.3629286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lattner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Nechaev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324921000024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562371v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pr&#233;tet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Souchier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3200547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Proutskova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Frieler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#246;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2022.100735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2867799" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kapsouras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tefas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolaidis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Laurent Benaroya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3181-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Regnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655781v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2175385" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525172v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2045236" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655779v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2098869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deruty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492477v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lahrichi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888947" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Peladeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358467v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhuang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602229v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI62980.2024.10859214" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04155178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.02265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04048829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746122" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03903647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim M Ibrahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03208323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02477242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Foroughmand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372278.3390728" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02934433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Epure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3961560" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054619" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3648287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;a&#231; Ba&#351;aran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Camille Crayencour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358664.3358672" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059964v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfleiderer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527766" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243274.3243299" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01589250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steffens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lepa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herzog" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cornu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253651v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Degani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Migliorati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesio Degani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Migliorati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pauwels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106729v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Flocon-Chollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106669v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Urbano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jo Burred" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106670v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106563v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106562v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106505v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662312v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517561" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenech" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106347v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385392" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goldszmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105820v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161114v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Livshin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161322v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury La Burthe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161323v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161319v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105709v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amatrian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105711v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Plamann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105712v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105710v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03154524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05495739v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374567v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252607v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fresnel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447163v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056592v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLPRO.2025.3629286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lattner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hadjeres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Nechaev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324921000024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03562371v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pr&#233;tet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Souchier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3200547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Proutskova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Frieler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#246;ger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2022.100735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2867799" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kapsouras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tefas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolaidis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie-Laurent Benaroya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3181-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Regnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2012.629840" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655781v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Papadopoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2175385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525172v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2045236" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655779v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Papadopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2098869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deruty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492477v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lahrichi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurian Quelennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887666" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Rafii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Duan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888947" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Peladeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Zhuang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358467v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olvera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagner&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gagnere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658852.3659072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448301" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI62980.2024.10859214" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04155178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mietlicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095833" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.02265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04048829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03903647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim M Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03759647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03208323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Foroughmand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02477242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372278.3390728" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02934433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Epure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3961560" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448257v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054619" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3648287" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#287;a&#231; Ba&#351;aran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Camille Crayencour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358664.3358672" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059964v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dixon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillman Weyde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfleiderer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3527766" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243274.3243299" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marchetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01589250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Steffens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lepa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herzog" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cornu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253651v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bisot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Degani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Migliorati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesio Degani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Migliorati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pauwels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Liem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaiser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106793v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106729v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106727v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jo Burred" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106802v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Urbano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Flocon-Chollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662323v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106563v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106562v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106384v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106505v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511452v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517561" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenech" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106347v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385392" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goldszmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105820v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161114v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Livshin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161322v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury La Burthe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161323v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161319v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105709v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amatrian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Plamann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105710v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03154524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153938v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05495739v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374567v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252607v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fresnel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447163v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>