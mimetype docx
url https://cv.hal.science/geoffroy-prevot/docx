--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -472,252 +472,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and structural properties of silicene and other 2D allotropes of Si</w:t>
+                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2na00808d⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (16), pp.15687-15695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038681v1</w:t>
+                <w:t xml:space="preserve">hal-04195214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth and structural properties of silicene and other 2D allotropes of Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (16), pp.15687-15695. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.1574-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2na00808d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195214v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer-sized WS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; monolayer deposition by sputtering</w:t>
               </w:r>
@@ -1010,64 +1010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (4), pp.045412. </w:t>
@@ -1099,161 +1099,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of germanene/Al(111): a two-layers surface alloy</w:t>
+                <w:t xml:space="preserve">Resolving the structure of the striped Ge layer on Ag ( 111 ) : Ag 2 Ge surface alloy with alternate fcc and hcp domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Hanf</w:t>
+                <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.155403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416904v1</w:t>
+                <w:t xml:space="preserve">hal-03365882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of two-dimensional WS2 thin films by reactive sputtering</w:t>
               </w:r>
@@ -1367,295 +1367,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the structure of the striped Ge layer on Ag ( 111 ) : Ag 2 Ge surface alloy with alternate fcc and hcp domains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of the Existence of Dumbbell Silicene: A Stable Two-Dimensional Allotrope of Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.155403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (32), pp.17906-17917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365882v1</w:t>
+                <w:t xml:space="preserve">hal-03333968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the Existence of Dumbbell Silicene: A Stable Two-Dimensional Allotrope of Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Conor Hogan</w:t>
+                <w:t xml:space="preserve">Structure of germanene/Al(111): a two-layers surface alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125 (32), pp.17906-17917. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333968v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichroic Plasmonic Films Based on Anisotropic Au Nanoparticles for Enhanced Sensitivity and Figure of Merit Sensing</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125, pp.11799 - 11812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,90 +1888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of germanium-silver surface alloys followed by in situ scanning tunneling microscopy: Absence of germanene formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Zhang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,64 +2044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2299,64 +2299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from silicene monolayer to thin Si films on Ag(111): comparison between experimental data and Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Curcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,77 +2563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher’s Note: Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure [Phys. Rev. Lett. 117 , 276102 (2016)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2697,64 +2697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer silicene: clear evidence of Ag-terminated bulk silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Curcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,575 +2812,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+                <w:t xml:space="preserve">Determining the atomic structure of the ( 4 × 4 ) silicene layer on Ag(111) by combined grazing-incidence x-ray diffraction measurements and first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">A. Curcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Garreau</w:t>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">A. Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Croset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Coati</w:t>
+                <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (16), pp.165438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+                <w:t xml:space="preserve">hal-01400118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286148v1</w:t>
+                <w:t xml:space="preserve">hal-01469602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the atomic structure of the ( 4 × 4 ) silicene layer on Ag(111) by combined grazing-incidence x-ray diffraction measurements and first-principles calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lazzeri</w:t>
+                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165438⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (2), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400118v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Iachella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469602v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomic Steps in Pt(997) Surfaces Are Better Catalysts than Monatomic Steps for the CO Oxidation Reaction near Atmospheric Pressure</w:t>
               </w:r>
@@ -3639,77 +3639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3773,77 +3773,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanism of silicene on Ag ( 111 ) determined by scanning tunneling microscopy measurements and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3903,90 +3903,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Au Concentration for the Stabilization of Au-Cu Nanoparticles on Rutile against Dissociation under Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (11), pp.2050-2055. </w:t>
@@ -4024,51 +4024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicene multilayers on Ag(111) display a cubic diamondlike structure and a √ 3 × √ 3 reconstruction induced by surfactant Ag atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Curcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,343 +4135,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large differences in the optical properties of a single layer of Si on Ag(110) compared to silicene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Borensztein</w:t>
+                <w:t xml:space="preserve">Generation of surface steps on Pt(977) induced by the catalytic oxidation of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Balmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Masson</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Torrelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 309, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021106v1</w:t>
+                <w:t xml:space="preserve">hal-01238948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of surface steps on Pt(977) induced by the catalytic oxidation of CO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Balmes</w:t>
+                <w:t xml:space="preserve">Large differences in the optical properties of a single layer of Si on Ag(110) compared to silicene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Ferrer</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 309, pp.33-37. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (54), pp.245410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.245410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238948v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of bimetallic Au-Cu nanoparticles on TiO2(110) followed in situ by scanning tunneling microscopy and grazing-incidence x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (7), pp.075416. </w:t>
@@ -4522,77 +4522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Si growth on Ag(111) with scanning tunneling microscopy reveals that silicene structure involves silver atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (21), pp.213106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,64 +4626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,286 +4888,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archetypal structure of ultrathin alumina films: Grazing-incidence x-ray diffraction on Ni(111)</w:t>
+                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Moal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606, pp.209-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442833v1</w:t>
+                <w:t xml:space="preserve">hal-00696833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
+                <w:t xml:space="preserve">Archetypal structure of ultrathin alumina films: Grazing-incidence x-ray diffraction on Ni(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696833v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostwald ripening of three-dimensional clusters on a surface studied with an ultrafast kinetic Monte Carlo algorithm</w:t>
               </w:r>
@@ -5225,382 +5225,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic displacements and step interactions on metallic surfaces: GIXD and ab initio study of Au(332)</w:t>
+                <w:t xml:space="preserve">Step interactions on Pt(111) vicinal surfaces determined by grazing incidence x-ray diffraction: influence of the step orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Girard</w:t>
+                <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Repain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Steadman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075415⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604, pp.1265-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510655v1</w:t>
+                <w:t xml:space="preserve">hal-00510659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step interactions on Pt(111) vicinal surfaces determined by grazing incidence x-ray diffraction: influence of the step orientation</w:t>
+                <w:t xml:space="preserve">Sixton rectangles in the structure of alumina ultrathin films on metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Steadman</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naitabdi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.085405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510659v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixton rectangles in the structure of alumina ultrathin films on metals</w:t>
+                <w:t xml:space="preserve">Elastic displacements and step interactions on metallic surfaces: GIXD and ab initio study of Au(332)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naitabdi Ahmed</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.085405. </w:t>
+              <w:t xml:space="preserve">, 2010, 81 (7), pp.075415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490467v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostwald Ripening in Nanoalloys: When Thermodynamics Drives a Size-Dependent Particle Composition</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6258,339 +6258,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized systems for measuring surface stress at the nanoscale: N and O adsorption on Cu(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic relaxations and interactions for vicinal and self-organized surfaces: Role of crystalline anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (20), pp.205418. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.205418⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.045434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.045434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292981v1</w:t>
+                <w:t xml:space="preserve">hal-00510744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxations and interactions for vicinal and self-organized surfaces: Role of crystalline anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic relaxations and interactions on metallic vicinal surfaces: testing the dipole model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.045434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.045434⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (23), pp.235410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.235410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510744v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxations and interactions on metallic vicinal surfaces: testing the dipole model</w:t>
+                <w:t xml:space="preserve">Self-organized systems for measuring surface stress at the nanoscale: N and O adsorption on Cu(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (23), pp.235410. </w:t>
+              <w:t xml:space="preserve">, 2006, 73 (20), pp.205418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.235410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.205418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510745v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized epitaxial growth on spontaneously nano-patterned templates</w:t>
               </w:r>
@@ -6602,51 +6602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIXD measurement of the relaxations and elastic step interactions on Cu(211) and Cu(322)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6839,77 +6839,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic origin of the O/Cu(110) self-ordering evidenced by GIXD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6985,51 +6985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting elastic interactions between steps on vicinal surfaces: The buried dipole model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.256104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7309,51 +7309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring surface stress discontinuities in self-organized systems with X rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,51 +8592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on pristine, reduced and hydrated TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,51 +8700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model at the atomic scale the nucleation of supported nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,77 +8821,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Ultrathin Films on Silver Surfaces: An Intriguing Epitaxial System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9255,51 +9255,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct determination of fission lifetimes as a function of excitation energy by the blocking technique</w:t>
+                <w:t xml:space="preserve">Evolution of fission lifetime with temperature: a straightforward measurement by the blocking technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
@@ -9334,97 +9334,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.683-687</w:t>
+              <w:t xml:space="preserve">Tours symposium on nuclear physics 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Tours, France. pp.134-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014318v1</w:t>
+                <w:t xml:space="preserve">in2p3-00022001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fission lifetime with temperature: a straightforward measurement by the blocking technique</w:t>
+                <w:t xml:space="preserve">A direct determination of fission lifetimes as a function of excitation energy by the blocking technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
@@ -9459,109 +9459,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours symposium on nuclear physics 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Tours, France. pp.134-141</w:t>
+              <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.683-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00022001v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission lifetime measured by the blocking technique as a function of excitation energy in the 24 A.MeV $^{238}U + ^{28}Si$ reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Morjean</w:t>
+                <w:t xml:space="preserve">Direct fission lifetime measurements as a function of temperature and fission charge asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goldenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9584,109 +9584,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Nucleus-Nucleus Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Gatlinburg, United States. pp.200c-208c</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003441v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct fission lifetime measurements as a function of temperature and fission charge asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Goldenbaum</w:t>
+                <w:t xml:space="preserve">Fission lifetime measured by the blocking technique as a function of excitation energy in the 24 A.MeV $^{238}U + ^{28}Si$ reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9709,73 +9709,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.265-276</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Gatlinburg, United States. pp.200c-208c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002926v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9793,51 +9793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on stoichiometric and reduced rutile TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjkoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bottin-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soucek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.181841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52348-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marie S Villamayor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Oropesa-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O L Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Lindblad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08375a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03238463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Hoang Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110205" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.125418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01701763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01505617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa65b8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curcella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balmes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lundgren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00791" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.09.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075416" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205450" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steadman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naitabdi Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085405" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.255901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X090130001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.073405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807034115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36M8TBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4N72TL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205418" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045434" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235410" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHJK9B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.256104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steadman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.245409" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hecquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salanon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01425-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5JW01B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.056103" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0257451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZFBP0H5X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guigner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01353-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXS56QX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.10393" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pontikis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00449-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ0DDD58-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldenbaum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.5012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00865-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTMD4JW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196621v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01256-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9RKJZ3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003441v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002926v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjkoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bottin-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soucek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.181841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52348-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marie S Villamayor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Oropesa-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O L Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Lindblad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08375a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03238463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Hoang Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110205" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.125418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01701763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01505617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa65b8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curcella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balmes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lundgren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00791" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075416" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205450" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steadman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naitabdi Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.255901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X090130001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.073405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807034115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36M8TBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4N72TL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510745v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235410" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205418" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHJK9B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.256104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steadman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.245409" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hecquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salanon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01425-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5JW01B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.056103" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0257451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZFBP0H5X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guigner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01353-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXS56QX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.10393" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pontikis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00449-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ0DDD58-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldenbaum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.5012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00865-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTMD4JW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196621v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01256-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9RKJZ3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014318v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002926v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>