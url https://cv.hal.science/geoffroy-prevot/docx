--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -472,520 +472,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and structural properties of silicene and other 2D allotropes of Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Zhang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.1574-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2na00808d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195214v1</w:t>
+                <w:t xml:space="preserve">hal-04038681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and structural properties of silicene and other 2D allotropes of Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ground State of Epitaxial Germanene on Ag(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (6), pp.1574-1599. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (16), pp.15687-15695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2na00808d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c02821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038681v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-sized WS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; monolayer deposition by sputtering</w:t>
+                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Marie S Villamayor</w:t>
+                <w:t xml:space="preserve">Davide Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Husain</w:t>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinier Oropesa-Nuñez</w:t>
+                <w:t xml:space="preserve">Bradley Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik O L Johansson</w:t>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecka Lindblad</w:t>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (17), pp.6331 - 6338. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr08375a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826871v1</w:t>
+                <w:t xml:space="preserve">hal-03634314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
+                <w:t xml:space="preserve">Wafer-sized WS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; monolayer deposition by sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Sciacca</w:t>
+                <w:t xml:space="preserve">Michelle Marie S Villamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Sajid Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Ryan</w:t>
+                <w:t xml:space="preserve">Reinier Oropesa-Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Peric</w:t>
+                <w:t xml:space="preserve">Fredrik O L Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Rebecka Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.1128. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (17), pp.6331 - 6338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nr08375a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634314v1</w:t>
+                <w:t xml:space="preserve">hal-03826871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined surface x-ray diffraction and density functional theory study of the germanene/Al(111)-(7×7) R19.1° structure</w:t>
               </w:r>
@@ -1010,64 +1010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (4), pp.045412. </w:t>
@@ -1099,563 +1099,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the structure of the striped Ge layer on Ag ( 111 ) : Ag 2 Ge surface alloy with alternate fcc and hcp domains</w:t>
+                <w:t xml:space="preserve">Structure of germanene/Al(111): a two-layers surface alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coati</w:t>
+                <w:t xml:space="preserve">M.-C. Hanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (15), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.155403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365882v1</w:t>
+                <w:t xml:space="preserve">hal-03416904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of two-dimensional WS2 thin films by reactive sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Marie S Villamayor</w:t>
+                <w:t xml:space="preserve">Resolving the structure of the striped Ge layer on Ag ( 111 ) : Ag 2 Ge surface alloy with alternate fcc and hcp domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lindblad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ngan Hoang Pham</w:t>
+                <w:t xml:space="preserve">A. Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110205⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.155403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238463v1</w:t>
+                <w:t xml:space="preserve">hal-03365882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the Existence of Dumbbell Silicene: A Stable Two-Dimensional Allotrope of Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of two-dimensional WS2 thin films by reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Marie S Villamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lindblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik O L Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leoni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">Ngan Hoang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02088⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.110205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333968v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of germanene/Al(111): a two-layers surface alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Sciacca</w:t>
+                <w:t xml:space="preserve">Demonstration of the Existence of Dumbbell Silicene: A Stable Two-Dimensional Allotrope of Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Hanf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+                <w:t xml:space="preserve">Michel Daher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 125 (32), pp.17906-17917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416904v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichroic Plasmonic Films Based on Anisotropic Au Nanoparticles for Enhanced Sensitivity and Figure of Merit Sensing</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125, pp.11799 - 11812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,90 +1888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of germanium-silver surface alloys followed by in situ scanning tunneling microscopy: Absence of germanene formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,64 +2044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic properties of methyl-terminated germanane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsh Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,64 +2299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from silicene monolayer to thin Si films on Ag(111): comparison between experimental data and Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Curcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Biadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (5), pp.4754-4760. </w:t>
@@ -2563,77 +2563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher’s Note: Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure [Phys. Rev. Lett. 117 , 276102 (2016)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2697,64 +2697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer silicene: clear evidence of Ag-terminated bulk silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Curcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,575 +2812,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the atomic structure of the ( 4 × 4 ) silicene layer on Ag(111) by combined grazing-incidence x-ray diffraction measurements and first-principles calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lazzeri</w:t>
+                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165438⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (2), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400118v1</w:t>
+                <w:t xml:space="preserve">hal-01286148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Iachella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469602v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01286148v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+                <w:t xml:space="preserve">Determining the atomic structure of the ( 4 × 4 ) silicene layer on Ag(111) by combined grazing-incidence x-ray diffraction measurements and first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">A. Curcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Garreau</w:t>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">A. Resta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Croset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Coati</w:t>
+                <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (16), pp.165438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+                <w:t xml:space="preserve">hal-01400118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomic Steps in Pt(997) Surfaces Are Better Catalysts than Monatomic Steps for the CO Oxidation Reaction near Atmospheric Pressure</w:t>
               </w:r>
@@ -3639,77 +3639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Nanoribbons on Ag(110) Studied by Grazing-Incidence X-Ray Diffraction, Scanning Tunneling Microscopy, and Density-Functional Theory: Evidence of a Pentamer Chain Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3773,77 +3773,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanism of silicene on Ag ( 111 ) determined by scanning tunneling microscopy measurements and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3903,90 +3903,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Au Concentration for the Stabilization of Au-Cu Nanoparticles on Rutile against Dissociation under Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (11), pp.2050-2055. </w:t>
@@ -4024,51 +4024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicene multilayers on Ag(111) display a cubic diamondlike structure and a √ 3 × √ 3 reconstruction induced by surfactant Ag atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Curcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large differences in the optical properties of a single layer of Si on Ag(110) compared to silicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,90 +4388,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of bimetallic Au-Cu nanoparticles on TiO2(110) followed in situ by scanning tunneling microscopy and grazing-incidence x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (7), pp.075416. </w:t>
@@ -4522,77 +4522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Si growth on Ag(111) with scanning tunneling microscopy reveals that silicene structure involves silver atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (21), pp.213106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,64 +4626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,286 +4888,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
+                <w:t xml:space="preserve">Archetypal structure of ultrathin alumina films: Grazing-incidence x-ray diffraction on Ni(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">S. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696833v1</w:t>
+                <w:t xml:space="preserve">hal-01442833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archetypal structure of ultrathin alumina films: Grazing-incidence x-ray diffraction on Ni(111)</w:t>
+                <w:t xml:space="preserve">Step-induced elastic relaxation and surface structure of the Si(7710) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606, pp.209-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442833v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostwald ripening of three-dimensional clusters on a surface studied with an ultrafast kinetic Monte Carlo algorithm</w:t>
               </w:r>
@@ -5225,382 +5225,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step interactions on Pt(111) vicinal surfaces determined by grazing incidence x-ray diffraction: influence of the step orientation</w:t>
+                <w:t xml:space="preserve">Elastic displacements and step interactions on metallic surfaces: GIXD and ab initio study of Au(332)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbier</w:t>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Steadman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (7), pp.075415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510659v1</w:t>
+                <w:t xml:space="preserve">hal-00510655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixton rectangles in the structure of alumina ultrathin films on metals</w:t>
+                <w:t xml:space="preserve">Step interactions on Pt(111) vicinal surfaces determined by grazing incidence x-ray diffraction: influence of the step orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Steadman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085405⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604, pp.1265-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490467v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic displacements and step interactions on metallic surfaces: GIXD and ab initio study of Au(332)</w:t>
+                <w:t xml:space="preserve">Sixton rectangles in the structure of alumina ultrathin films on metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naitabdi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (7), pp.075415. </w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.085405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.085405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510655v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostwald Ripening in Nanoalloys: When Thermodynamics Drives a Size-Dependent Particle Composition</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6258,339 +6258,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxations and interactions for vicinal and self-organized surfaces: Role of crystalline anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized systems for measuring surface stress at the nanoscale: N and O adsorption on Cu(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.045434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.045434⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73 (20), pp.205418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.205418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510744v1</w:t>
+                <w:t xml:space="preserve">hal-01292981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic relaxations and interactions on metallic vicinal surfaces: testing the dipole model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (23), pp.235410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.235410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized systems for measuring surface stress at the nanoscale: N and O adsorption on Cu(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic relaxations and interactions for vicinal and self-organized surfaces: Role of crystalline anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (20), pp.205418. </w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.045434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.205418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.045434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292981v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized epitaxial growth on spontaneously nano-patterned templates</w:t>
               </w:r>
@@ -6602,51 +6602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIXD measurement of the relaxations and elastic step interactions on Cu(211) and Cu(322)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6839,77 +6839,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic origin of the O/Cu(110) self-ordering evidenced by GIXD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6985,51 +6985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting elastic interactions between steps on vicinal surfaces: The buried dipole model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.256104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7309,51 +7309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring surface stress discontinuities in self-organized systems with X rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,51 +8592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on pristine, reduced and hydrated TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,51 +8700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model at the atomic scale the nucleation of supported nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,77 +8821,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Ultrathin Films on Silver Surfaces: An Intriguing Epitaxial System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9255,51 +9255,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fission lifetime with temperature: a straightforward measurement by the blocking technique</w:t>
+                <w:t xml:space="preserve">A direct determination of fission lifetimes as a function of excitation energy by the blocking technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
@@ -9334,97 +9334,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours symposium on nuclear physics 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Tours, France. pp.134-141</w:t>
+              <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.683-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00022001v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct determination of fission lifetimes as a function of excitation energy by the blocking technique</w:t>
+                <w:t xml:space="preserve">Evolution of fission lifetime with temperature: a straightforward measurement by the blocking technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
@@ -9459,109 +9459,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.683-687</w:t>
+              <w:t xml:space="preserve">Tours symposium on nuclear physics 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Tours, France. pp.134-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014318v1</w:t>
+                <w:t xml:space="preserve">in2p3-00022001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct fission lifetime measurements as a function of temperature and fission charge asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Goldenbaum</w:t>
+                <w:t xml:space="preserve">Fission lifetime measured by the blocking technique as a function of excitation energy in the 24 A.MeV $^{238}U + ^{28}Si$ reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9584,109 +9584,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.265-276</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Gatlinburg, United States. pp.200c-208c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002926v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission lifetime measured by the blocking technique as a function of excitation energy in the 24 A.MeV $^{238}U + ^{28}Si$ reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Morjean</w:t>
+                <w:t xml:space="preserve">Direct fission lifetime measurements as a function of temperature and fission charge asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goldenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9709,73 +9709,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Nucleus-Nucleus Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Gatlinburg, United States. pp.200c-208c</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003441v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9793,51 +9793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on stoichiometric and reduced rutile TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjkoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bottin-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soucek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.181841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52348-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marie S Villamayor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Oropesa-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O L Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Lindblad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08375a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03238463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Hoang Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110205" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.125418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01701763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01505617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa65b8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curcella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balmes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lundgren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00791" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075416" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205450" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steadman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490467v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naitabdi Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085405" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.255901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X090130001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.073405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807034115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36M8TBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4N72TL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510745v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235410" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205418" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHJK9B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.256104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steadman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.245409" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hecquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salanon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01425-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5JW01B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.056103" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0257451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZFBP0H5X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guigner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01353-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXS56QX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.10393" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pontikis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00449-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ0DDD58-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldenbaum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.5012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00865-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTMD4JW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196621v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01256-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9RKJZ3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014318v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002926v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjkoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bottin-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soucek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.181841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52348-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marie S Villamayor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Oropesa-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O L Johansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Lindblad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08375a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03238463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Hoang Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.125418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01701763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01505617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa65b8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curcella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balmes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lundgren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00791" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075416" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205450" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steadman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naitabdi Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085405" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.255901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X090130001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.073405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807034115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36M8TBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4N72TL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205418" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510745v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235410" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045434" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHJK9B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.256104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steadman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.245409" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hecquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salanon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01425-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5JW01B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.056103" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0257451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZFBP0H5X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guigner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01353-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXS56QX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.10393" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pontikis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00449-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ0DDD58-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldenbaum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.5012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00865-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTMD4JW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196621v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01256-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9RKJZ3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003441v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002926v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>