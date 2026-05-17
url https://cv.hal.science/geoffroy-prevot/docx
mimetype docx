--- v2 (2026-05-16)
+++ v3 (2026-05-17)
@@ -2812,575 +2812,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Lazzeri</w:t>
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286148v1</w:t>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Coati</w:t>
+                <w:t xml:space="preserve">Formation of silicene on silver: Strong interaction between Ag and Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (2), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201552524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
+                <w:t xml:space="preserve">Determining the atomic structure of the ( 4 × 4 ) silicene layer on Ag(111) by combined grazing-incidence x-ray diffraction measurements and first-principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Iachella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">A. Curcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+                <w:t xml:space="preserve">Y. Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (16), pp.165438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469602v1</w:t>
+                <w:t xml:space="preserve">hal-01400118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the atomic structure of the ( 4 × 4 ) silicene layer on Ag(111) by combined grazing-incidence x-ray diffraction measurements and first-principles calculations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Resta</w:t>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lazzeri</w:t>
+                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (16), pp.165438. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400118v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomic Steps in Pt(997) Surfaces Are Better Catalysts than Monatomic Steps for the CO Oxidation Reaction near Atmospheric Pressure</w:t>
               </w:r>
@@ -3773,77 +3773,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanism of silicene on Ag ( 111 ) determined by scanning tunneling microscopy measurements and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large differences in the optical properties of a single layer of Si on Ag(110) compared to silicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Borensztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6388,209 +6388,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxations and interactions on metallic vicinal surfaces: testing the dipole model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic relaxations and interactions for vicinal and self-organized surfaces: Role of crystalline anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (23), pp.235410. </w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.045434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.235410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.045434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510745v1</w:t>
+                <w:t xml:space="preserve">hal-00510744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic relaxations and interactions for vicinal and self-organized surfaces: Role of crystalline anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic relaxations and interactions on metallic vicinal surfaces: testing the dipole model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.045434. </w:t>
+              <w:t xml:space="preserve">, 2006, 74 (23), pp.235410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.045434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.235410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510744v1</w:t>
+                <w:t xml:space="preserve">hal-00510745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized epitaxial growth on spontaneously nano-patterned templates</w:t>
               </w:r>
@@ -6839,51 +6839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic origin of the O/Cu(110) self-ordering evidenced by GIXD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6985,51 +6985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting elastic interactions between steps on vicinal surfaces: The buried dipole model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.256104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7309,51 +7309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring surface stress discontinuities in self-organized systems with X rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,51 +8592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on pristine, reduced and hydrated TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,51 +8700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model at the atomic scale the nucleation of supported nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9505,63 +9505,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission lifetime measured by the blocking technique as a function of excitation energy in the 24 A.MeV $^{238}U + ^{28}Si$ reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Morjean</w:t>
+                <w:t xml:space="preserve">Direct fission lifetime measurements as a function of temperature and fission charge asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goldenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9584,109 +9584,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Nucleus-Nucleus Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Gatlinburg, United States. pp.200c-208c</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003441v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct fission lifetime measurements as a function of temperature and fission charge asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Goldenbaum</w:t>
+                <w:t xml:space="preserve">Fission lifetime measured by the blocking technique as a function of excitation energy in the 24 A.MeV $^{238}U + ^{28}Si$ reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9709,73 +9709,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.265-276</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Gatlinburg, United States. pp.200c-208c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002926v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9793,51 +9793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on stoichiometric and reduced rutile TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjkoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bottin-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soucek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.181841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52348-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marie S Villamayor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Oropesa-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O L Johansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Lindblad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08375a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03238463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Hoang Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.125418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01701763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01505617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa65b8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curcella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balmes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lundgren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00791" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075416" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205450" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steadman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naitabdi Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085405" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.255901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X090130001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.073405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807034115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36M8TBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4N72TL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205418" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510745v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235410" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045434" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHJK9B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.256104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steadman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.245409" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hecquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salanon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01425-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5JW01B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.056103" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0257451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZFBP0H5X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guigner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01353-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXS56QX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.10393" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pontikis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00449-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ0DDD58-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldenbaum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.5012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00865-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTMD4JW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196621v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01256-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9RKJZ3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003441v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002926v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Hanf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borensztein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ae0bdd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjkoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bottin-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soucek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.181841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04565791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52348-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00808d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hanf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c02821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Marie S Villamayor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Husain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinier Oropesa-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik O L Johansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Lindblad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr08375a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hanf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciacca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.045412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03416904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hanf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07585" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03365882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.155403" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03238463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Hoang Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Watkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c03841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20653" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.125418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Ramesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5111011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01701763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03037862v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01467" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.049901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01505617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa65b8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552524" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVCX9L1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curcella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Borensztein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balmes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lundgren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b07377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.276102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00791" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.245410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vlad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075416" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205450" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.045434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510655v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steadman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naitabdi Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.085405" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.255901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.01.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X090130001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.073405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807034115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36M8TBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4N72TL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205418" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045434" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235410" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Repain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NDHPLG6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.205406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.11.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05DHJK9B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.256104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steadman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.245409" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hecquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salanon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01425-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J5JW01B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.056103" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0257451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZFBP0H5X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ellmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Guigner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01353-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLXS56QX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.10393" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pontikis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00449-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ0DDD58-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldenbaum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.5012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00865-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTMD4JW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196621v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0089ecst" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)01256-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9RKJZ3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dural" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002926v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>