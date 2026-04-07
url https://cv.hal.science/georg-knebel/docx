--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incommensurate Antiferromagnetism in UTe 2 under Pressure</w:t>
+                <w:t xml:space="preserve">Incommensurate and commensurate antiferromagnetic orders in the kagome compound UV 6 Sn 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Knafo</w:t>
+                <w:t xml:space="preserve">Midori Amano Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thebault</w:t>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Raymond</w:t>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manuel</w:t>
+                <w:t xml:space="preserve">Pierre Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D. Khalyavin</w:t>
+                <w:t xml:space="preserve">Stanislav Savvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (2), pp.021075. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (17), pp.174432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.174432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223637v1</w:t>
+                <w:t xml:space="preserve">hal-05222770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting High-Field and High-Pressure Superconductivity in UTe 2</w:t>
+                <w:t xml:space="preserve">Incommensurate Antiferromagnetism in UTe 2 under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vasina</w:t>
+                <w:t xml:space="preserve">W. Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miyake</w:t>
+                <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seyfarth</w:t>
+                <w:t xml:space="preserve">P. Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">D. D. Khalyavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (9), pp.096501. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.021075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.096501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976881v1</w:t>
+                <w:t xml:space="preserve">hal-05223637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incommensurate and commensurate antiferromagnetic orders in the kagome compound UV 6 Sn 6</w:t>
+                <w:t xml:space="preserve">Connecting High-Field and High-Pressure Superconductivity in UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midori Amano Patino</w:t>
+                <w:t xml:space="preserve">T. Vasina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">A. Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Berre</w:t>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Savvin</w:t>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (17), pp.174432. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (9), pp.096501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.174432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.096501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222770v1</w:t>
+                <w:t xml:space="preserve">hal-04976881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface and Lifshitz transitions of a ferromagnetic superconductor under external magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mccollam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -632,364 +632,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Field Superconducting Phases of Ultra Clean Single Crystal UTe 2</w:t>
+                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dai Aoki</w:t>
+                <w:t xml:space="preserve">Toni Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Marquardt</w:t>
+                <w:t xml:space="preserve">Kenta Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+                <w:t xml:space="preserve">Julia Stirnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93 (12), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.123702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830852v1</w:t>
+                <w:t xml:space="preserve">hal-04373212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
+                <w:t xml:space="preserve">High Field Superconducting Phases of Ultra Clean Single Crystal UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Helm</w:t>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoi Kimata</w:t>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Sudo</w:t>
+                <w:t xml:space="preserve">Nils Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Stirnat</w:t>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373212v1</w:t>
+                <w:t xml:space="preserve">hal-04830852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible metamagnetism in the high-pressure tetragonal phase of UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c -axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe 2 under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,429 +1302,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Haas–van Alphen Oscillations for the Field Along c -axis in UTe 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Mccollam</w:t>
+                <w:t xml:space="preserve">Zhuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ishizuka</w:t>
+                <w:t xml:space="preserve">Benoît Fauqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youichi Yanase</w:t>
+                <w:t xml:space="preserve">Toshihiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Shitaokoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.92.065002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.7006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42730-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097162v1</w:t>
+                <w:t xml:space="preserve">hal-04678059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the electronic states of UTe2 using X-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-023-01220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fauqué</w:t>
+                <w:t xml:space="preserve">de Haas–van Alphen Oscillations for the Field Along c -axis in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Nomura</w:t>
+                <w:t xml:space="preserve">Alix Mccollam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Shitaokoshi</w:t>
+                <w:t xml:space="preserve">Jun Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunghoon Kim</w:t>
+                <w:t xml:space="preserve">Youichi Yanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.7006. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (6), pp.065002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42730-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.92.065002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678059v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-well states at the surface of a heavy-fermion superconductor</w:t>
               </w:r>
@@ -1838,377 +1838,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal spin fluctuations driving field-reinforced superconductivity in UTe$_2$</w:t>
+                <w:t xml:space="preserve">Field-Induced Tuning of the Pairing State in a Superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yo Tokunaga</w:t>
+                <w:t xml:space="preserve">A. Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hironori Sakai</w:t>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinsaku Kambe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoshifumi Tokiwa</w:t>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.226503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300294v1</w:t>
+                <w:t xml:space="preserve">hal-04004371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Induced Tuning of the Pairing State in a Superconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal spin fluctuations driving field-reinforced superconductivity in UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rosuel</w:t>
+                <w:t xml:space="preserve">Shinsaku Kambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marcenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Petr Opletal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Yoshifumi Tokiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.011022. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.226503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.226503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004371v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Observation of the de Haas–van Alphen Effect and Fermi Surfaces in the Unconventional Superconductor UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Opletal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshifumi Tokiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91 (8), </w:t>
@@ -2246,103 +2246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic signatures of electronic correlations in the electrical resistivity of UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (14), pp.144406. </w:t>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving multiphase superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 373 (6558), pp.962-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,965 +2599,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
+                <w:t xml:space="preserve">Spin dynamics of the quantum dipolar magnet Yb 3 Ga 5 O 12 in an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paulsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangin-Thro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steffens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (18), pp.L180501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.024427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.024427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519809v1</w:t>
+                <w:t xml:space="preserve">hal-03428862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reshuffling and feedback on superconductivity in UTe 2 under pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Feedback of superconductivity on the magnetic excitation spectrum of UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.214507⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519715v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-dimensional antiferromagnetic fluctuations in the heavy-fermion paramagnetic ladder compound UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Steffens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (10), pp.L100409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of superconductivity on the magnetic excitation spectrum of UTe$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic reshuffling and feedback on superconductivity in UTe 2 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raymond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113706⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (21), pp.214507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.214507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519759v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics of the quantum dipolar magnet Yb 3 Ga 5 O 12 in an external field</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bichaud</w:t>
+                <w:t xml:space="preserve">C. Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.024427. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (18), pp.L180501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.024427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428862v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties under pressure in novel spin-triplet superconductor UTe$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two superconducting phases induced by a magnetic field in UTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexin Li</w:t>
+                <w:t xml:space="preserve">M. Nardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai Nakamura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+                <w:t xml:space="preserve">A. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.073703⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-021-00545-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519803v1</w:t>
+                <w:t xml:space="preserve">hal-03404727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two superconducting phases induced by a magnetic field in UTe2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Knafo</w:t>
+                <w:t xml:space="preserve">Magnetic properties under pressure in novel spin-triplet superconductor UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nardone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Vališka</w:t>
+                <w:t xml:space="preserve">Yoshiki Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (7), pp.073703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-021-00545-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.073703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404727v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in an extreme strange metal</w:t>
               </w:r>
@@ -3677,103 +3677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Induced Superconductivity near the Superconducting Critical Pressure in UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki J Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90 (7), pp.074705. </w:t>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4079,103 +4079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Upper Critical Field in the Heavy-Fermion Superconductor UTe 2 under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89 (5), pp.053707. </w:t>
@@ -4207,295 +4207,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Superconducting Phases and Unusual Enhancement of the Upper Critical Field in UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ai Nakamura</w:t>
+                <w:t xml:space="preserve">Destabilization of hidden order in URu2Si2 under magnetic field and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.89.053705⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.942-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0927-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960893v1</w:t>
+                <w:t xml:space="preserve">hal-02988470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of hidden order in URu2Si2 under magnetic field and pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Multiple Superconducting Phases and Unusual Enhancement of the Upper Critical Field in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (9), pp.942-948. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (5), pp.053705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0927-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.89.053705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988470v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing insulators under pressure</w:t>
               </w:r>
@@ -4615,103 +4615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Triplet Superconductivity in UTe2 and Ferromagnetic Superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPS Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4743,779 +4743,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Knafo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michal Vališka</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144823v1</w:t>
+                <w:t xml:space="preserve">hal-03956976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02496662v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88 (6), pp.063705. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (24), pp.245101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145731v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02496662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035929v1</w:t>
+                <w:t xml:space="preserve">hal-02145731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Sharapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuma Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.147. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956976v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional superconductivity in heavy fermion UTe$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 88 (4), pp.043702. </w:t>
@@ -5566,90 +5566,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi-surface selective determination of the g -factor anisotropy in URu 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (16), pp.165138. </w:t>
@@ -5687,103 +5687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality Driven Enhancement of Ferromagnetic Superconductivity in URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (3), </w:t>
@@ -6141,51 +6141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (8), pp.084702. </w:t>
@@ -6351,459 +6351,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+                <w:t xml:space="preserve">29 Si NMR spin-echo decay in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.206401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 683, pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/683/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064873v1</w:t>
+                <w:t xml:space="preserve">hal-02064901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29 Si NMR spin-echo decay in YbRh 2 Si 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum criticality in the ferromagnetic superconductor UCoGe under pressure and magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.125110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064901v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum criticality in the ferromagnetic superconductor UCoGe under pressure and magnetic field</w:t>
+                <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gourgout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.206401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009991v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric power quantum oscillations in the ferromagnet UGe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palacio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,90 +6893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of Ferromagnetism and Fermi Surface Instability near Reentrant Superconductivity of URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (4), </w:t>
@@ -7142,546 +7142,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity through the Quantum Critical Point in YbRh$_2$Si$_2$ at Very Low Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Upper critical field under hydrostatic pressure in UCoGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.046402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01745399v1</w:t>
+                <w:t xml:space="preserve">hal-02064932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic energy scale for degenerate Fermi and non-Fermi liquids near a quantum critical phase transition in YbRh2Si2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. D. Matsuda</w:t>
+                <w:t xml:space="preserve">Fermi surface instabilities in CeRh2Si2 at high magnetic field and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (16), pp.161110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.161110⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (24), pp.245129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01731484v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01734603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface instabilities in CeRh2Si2 at high magnetic field and pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Conductivity through the Quantum Critical Point in YbRh$_2$Si$_2$ at Very Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Palacio Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+                <w:t xml:space="preserve">T. D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Suzuki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+                <w:t xml:space="preserve">Y. Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (24), pp.245129. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.046402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.046402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01734603v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01745399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper critical field under hydrostatic pressure in UCoGe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic energy scale for degenerate Fermi and non-Fermi liquids near a quantum critical phase transition in YbRh2Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 592, pp.012068. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (16), pp.161110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.161110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064932v1</w:t>
+                <w:t xml:space="preserve">cea-01731484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
               </w:r>
@@ -7693,77 +7693,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusei Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (24), pp.241101(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7810,90 +7810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 592, pp.012002</w:t>
@@ -7916,533 +7916,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fermi surface instabilities in ferromagnetic superconductor URhGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 83 (6), pp.061002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/jpsj.83.061002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 83 (9), pp.094719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/jpsj.83.094719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064971v1</w:t>
+                <w:t xml:space="preserve">hal-02064957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Order in Ce 0.95 Nd 0.05 CoIn 5 : The Q-Phase at Zero Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi surface in the hidden-order state of URu2Si2 under intense pulsed magnetic fields up to 81 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheilla Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Marc Nardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Mineev</w:t>
+                <w:t xml:space="preserve">Abdelaziz Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 83 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.165107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.83.013707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938512v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface in the hidden-order state of URu2Si2 under intense pulsed magnetic fields up to 81 T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+                <w:t xml:space="preserve">Mounir Boukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.165107⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (6), pp.061002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/jpsj.83.061002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048717v1</w:t>
+                <w:t xml:space="preserve">hal-02064971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface instabilities in ferromagnetic superconductor URhGe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Magnetic Order in Ce 0.95 Nd 0.05 CoIn 5 : The Q-Phase at Zero Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheilla Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mineev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 83 (9), pp.094719. </w:t>
+              <w:t xml:space="preserve">, 2014, 83 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/jpsj.83.094719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.83.013707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064957v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Fermi and non-Fermi liquids near a quantum critical phase transition</w:t>
               </w:r>
@@ -8575,77 +8575,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifshitz transition and metamagnetism: Thermoelectric studies of CeRu 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ōnuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,77 +8696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching of the magnetic order in CeRh$In_{5−x}$$Sn_{x}$ in the vicinity of its quantum critical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8830,103 +8830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin fluctuation and Fermi surface instability in ferromagnetic superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (7), pp.630-639. </w:t>
@@ -8970,157 +8970,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Polarization and Fermi Surface Instability: Case of YbRh 2 Si 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuma D. Matsuda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82 (5), pp.053704. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.82.053704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.116404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678286v1</w:t>
+                <w:t xml:space="preserve">hal-04678287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Driven Electronic Singularities through Metamagnetic Phenomena: Case of the Heavy Fermion Antiferromagnet Ce(Ru 0.92 Rh 0.08 ) 2 Si 2</w:t>
               </w:r>
@@ -9132,64 +9136,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9234,191 +9238,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Polarization and Fermi Surface Instability: Case of YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Combier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatsuma D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (5), pp.053704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.116404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.82.053704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678287v1</w:t>
+                <w:t xml:space="preserve">hal-04678286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface reconstruction inside the hidden order phase of URu2Si2 probed by thermoelectric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9426,51 +9426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.034706. </w:t>
@@ -9547,51 +9547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Howald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9642,77 +9642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetism and superconductivity in uranium compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,610 +9770,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric evidence for high- field anomalies in the hidden order phase of URu2Si2,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-Induced Valence Crossover in Superconducting CeCu2Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D. Matsuda</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antunes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Taufour</w:t>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (18), pp.186405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.186405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643320v1</w:t>
+                <w:t xml:space="preserve">hal-03999137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Heavy Fermion Matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Hassinger</w:t>
+                <w:t xml:space="preserve">Behavior of the Quantum Critical Point and the Fermi-Liquid Domain in the Heavy Fermion Superconductor CeCoIn 5 Studied by Resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Howald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 273, pp.012001. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (2), pp.024710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/273/1/012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JPSJ.80.024710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869770v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the Quantum Critical Point and the Fermi-Liquid Domain in the Heavy Fermion Superconductor CeCoIn 5 Studied by Resistivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dai Aoki</w:t>
+                <w:t xml:space="preserve">Trends in Heavy Fermion Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JPSJ.80.024710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 273, pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/273/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989852v1</w:t>
+                <w:t xml:space="preserve">hal-03869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Valence Crossover in Superconducting CeCu2Si2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sikora</w:t>
+                <w:t xml:space="preserve">Thermoelectric evidence for high- field anomalies in the hidden order phase of URu2Si2,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Itié</w:t>
+                <w:t xml:space="preserve">T.D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.245117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999137v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field re-entrant hidden-order phase under pressure in URu₂Si₂</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,64 +10450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the enhancement of the effective mass under pressure and magnetic field in heavy-fermion compounds : CeRu2Si2, CeRh2Si2, and CeIn3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10571,77 +10571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of hidden order in URu₂Si₂ under pressure and restoration in magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10705,90 +10705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Reentrance of the Hidden Order State of URu₂Si₂ under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11012,51 +11012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11146,51 +11146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11235,709 +11235,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between different states in heavy-fermion physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Knebel</w:t>
+                <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Izawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Salce</w:t>
+                <w:t xml:space="preserve">S. Kunii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 310 (2, Part 1), pp.195-200. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.560-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869173v1</w:t>
+                <w:t xml:space="preserve">hal-03687496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Salce</w:t>
+                <w:t xml:space="preserve">Interplay between different states in heavy-fermion physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kunii</w:t>
+                <w:t xml:space="preserve">K Izawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hassinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 310 (2), pp.560-562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.150⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 310 (2, Part 1), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687496v1</w:t>
+                <w:t xml:space="preserve">hal-03869173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of $4 f$ State in YbRh$_2$Si$_2$ under Magnetic Field and High Pressure: Comparison with CeRh$_2$Si$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Spin Susceptibility Enhancement in the Possible FFLO State in CeCoIn$_5$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. F. Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Horvatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.G. Niclowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JPSJ.75.114709⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (11), pp.117002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.117002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165378v1</w:t>
+                <w:t xml:space="preserve">hal-00269078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Spin Susceptibility Enhancement in the Possible FFLO State in CeCoIn$_5$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. F. Mitrovic</w:t>
+                <w:t xml:space="preserve">Localization of $4 f$ State in YbRh$_2$Si$_2$ under Magnetic Field and High Pressure: Comparison with CeRh$_2$Si$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Horvatic</w:t>
+                <w:t xml:space="preserve">R. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">P.G. Niclowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (11), pp.117002. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.114709-. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.117002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JPSJ.75.114709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269078v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence and magnetic ordering in the mixed valent compound TmSe</w:t>
               </w:r>
@@ -12066,51 +12066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Glazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Niklowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,51 +12212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12361,77 +12361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic collapse of electronic correlations in the ferromagnet UGe$_2$ under high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Somesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12466,103 +12466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-induced electronic correlations and superconductivity in UTe$_2$ beyond 40~T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Somesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12597,51 +12597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe2 under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13032,51 +13032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Khalyavin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Amano Patino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Savvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.174432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marquardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.123702" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.214420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mccollam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ishizuka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youichi Yanase" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.065002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01220-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Herrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillam&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barrena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Augusto Galvis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05830-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Tokunaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Sakai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kambe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Opletal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Tokiwa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.226503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.91.083704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aoki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ishida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214507" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steffens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaneko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100409" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kaneko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113706" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.024427" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Sato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.073703" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00545-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taupin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24670-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053705" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0927-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.165138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gabriel Mazzone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Gavilano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Niedermayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tokunaga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hattori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.195121" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/683/1/012006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matsuda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012085" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taupin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Matsuda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Machida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.046402" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731484v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.161110" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012068" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheilla Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mineev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.83.013707" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.094719" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsuda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014423" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.011003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Matsuda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hardy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hassinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/273/1/012001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.80.024710" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/16/164205" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-010-0209-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/251/1/012001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hassinger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Miyake" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.78.053701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046401" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Izawa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Mitrovic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.117002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Amano Patino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Savvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.174432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Khalyavin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marquardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.123702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.214420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01220-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mccollam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ishizuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youichi Yanase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.065002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Herrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillam&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barrena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Augusto Galvis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05830-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Tokunaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Sakai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kambe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Opletal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Tokiwa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.226503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.91.083704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aoki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ishida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steffens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.024427" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kaneko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113706" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaneko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214507" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00545-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.073703" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taupin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24670-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0927-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053705" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.165138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gabriel Mazzone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Gavilano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Niedermayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tokunaga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hattori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.195121" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/683/1/012006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matsuda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012085" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taupin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Matsuda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Machida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.046402" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.161110" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064957v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.094719" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheilla Ramos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mineev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.83.013707" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsuda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014423" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.011003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989852v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.80.024710" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869770v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hardy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hassinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/273/1/012001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643320v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Matsuda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/16/164205" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-010-0209-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/251/1/012001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hassinger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Miyake" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.78.053701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046401" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869173v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Izawa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269078v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Mitrovic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.117002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>