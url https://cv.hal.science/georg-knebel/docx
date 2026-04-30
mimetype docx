--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,1631 +100,1631 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incommensurate and commensurate antiferromagnetic orders in the kagome compound UV 6 Sn 6</w:t>
+                <w:t xml:space="preserve">Incommensurate Antiferromagnetism in UTe 2 under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midori Amano Patino</w:t>
+                <w:t xml:space="preserve">W. Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+                <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Berre</w:t>
+                <w:t xml:space="preserve">P. Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Savvin</w:t>
+                <w:t xml:space="preserve">D. D. Khalyavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (17), pp.174432. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.021075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.174432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222770v1</w:t>
+                <w:t xml:space="preserve">hal-05223637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incommensurate Antiferromagnetism in UTe 2 under Pressure</w:t>
+                <w:t xml:space="preserve">Connecting High-Field and High-Pressure Superconductivity in UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Knafo</w:t>
+                <w:t xml:space="preserve">T. Vasina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thebault</w:t>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Raymond</w:t>
+                <w:t xml:space="preserve">A. Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manuel</w:t>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D. Khalyavin</w:t>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (2), pp.021075. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (9), pp.096501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.096501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223637v1</w:t>
+                <w:t xml:space="preserve">hal-04976881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting High-Field and High-Pressure Superconductivity in UTe 2</w:t>
+                <w:t xml:space="preserve">Incommensurate and commensurate antiferromagnetic orders in the kagome compound UV 6 Sn 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vasina</w:t>
+                <w:t xml:space="preserve">Midori Amano Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miyake</w:t>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seyfarth</w:t>
+                <w:t xml:space="preserve">Pierre Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Stanislav Savvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (9), pp.096501. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (17), pp.174432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.096501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.174432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976881v1</w:t>
+                <w:t xml:space="preserve">hal-05222770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface and Lifshitz transitions of a ferromagnetic superconductor under external magnetic fields</w:t>
+                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leenen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Toni Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Knebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mccollam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenta Sudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Stirnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748994v1</w:t>
+                <w:t xml:space="preserve">hal-04373212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Field Superconducting Phases of Ultra Clean Single Crystal UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Sudo</w:t>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Stirnat</w:t>
+                <w:t xml:space="preserve">Nils Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373212v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Field Superconducting Phases of Ultra Clean Single Crystal UTe 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+                <w:t xml:space="preserve">Possible metamagnetism in the high-pressure tetragonal phase of UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Marquardt</w:t>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93 (12), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (21), pp.214420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.123702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.214420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830852v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible metamagnetism in the high-pressure tetragonal phase of UTe 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Fermi surface in pristine kagome metal CsV 3 Sb 5 and enhanced quasiparticle effective masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Braithwaite</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lapertot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Tsz Fung Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Wai Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.214420⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2322270121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615089v1</w:t>
+                <w:t xml:space="preserve">hal-04675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Fermi surface in pristine kagome metal CsV 3 Sb 5 and enhanced quasiparticle effective masses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chun Wai Tsang</w:t>
+                <w:t xml:space="preserve">c -axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe 2 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyan Wang</w:t>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">N. Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (21), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (15), pp.155103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2322270121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675317v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c -axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe 2 under pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fermi surface and Lifshitz transitions of a ferromagnetic superconductor under external magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marquardt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mccollam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (15), pp.155103. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529339v1</w:t>
+                <w:t xml:space="preserve">hal-04748994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">de Haas–van Alphen Oscillations for the Field Along c -axis in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuo Yang</w:t>
+                <w:t xml:space="preserve">Alix Mccollam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fauqué</w:t>
+                <w:t xml:space="preserve">Jun Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Nomura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sunghoon Kim</w:t>
+                <w:t xml:space="preserve">Youichi Yanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42730-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (6), pp.065002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.92.065002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678059v1</w:t>
+                <w:t xml:space="preserve">hal-04097162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the electronic states of UTe2 using X-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-023-01220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Haas–van Alphen Oscillations for the Field Along c -axis in UTe 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+                <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fauqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Mccollam</w:t>
+                <w:t xml:space="preserve">Toshihiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ishizuka</w:t>
+                <w:t xml:space="preserve">Takashi Shitaokoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youichi Yanase</w:t>
+                <w:t xml:space="preserve">Sunghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 92 (6), pp.065002. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.7006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.92.065002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42730-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097162v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-well states at the surface of a heavy-fermion superconductor</w:t>
               </w:r>
@@ -1838,2076 +1838,2076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Induced Tuning of the Pairing State in a Superconductor</w:t>
+                <w:t xml:space="preserve">Longitudinal spin fluctuations driving field-reinforced superconductivity in UTe$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rosuel</w:t>
+                <w:t xml:space="preserve">Yo Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marcenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Hironori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Shinsaku Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Opletal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Tokiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.226503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.226503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004371v1</w:t>
+                <w:t xml:space="preserve">hal-04300294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal spin fluctuations driving field-reinforced superconductivity in UTe$_2$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field-Induced Tuning of the Pairing State in a Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinsaku Kambe</w:t>
+                <w:t xml:space="preserve">A. Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Opletal</w:t>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshifumi Tokiwa</w:t>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.226503. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.226503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300294v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of the de Haas–van Alphen Effect and Fermi Surfaces in the Unconventional Superconductor UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun Ishizuka</w:t>
+                <w:t xml:space="preserve">Anisotropic signatures of electronic correlations in the electrical resistivity of UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.91.083704⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (14), pp.144406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.144406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763285v1</w:t>
+                <w:t xml:space="preserve">hal-03958866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic signatures of electronic correlations in the electrical resistivity of UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Unconventional superconductivity in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.144406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.243002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958866v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional superconductivity in UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Knebel</w:t>
+                <w:t xml:space="preserve">First Observation of the de Haas–van Alphen Effect and Fermi Surfaces in the Unconventional Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Opletal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Tokiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (24), pp.243002. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.91.083704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763335v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving multiphase superconductivity</w:t>
+                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373 (6558), pp.962-963. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (18), pp.L180501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abj8193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678084v1</w:t>
+                <w:t xml:space="preserve">hal-03519809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics of the quantum dipolar magnet Yb 3 Ga 5 O 12 in an external field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback of superconductivity on the magnetic excitation spectrum of UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mangin-Thro</w:t>
+                <w:t xml:space="preserve">Koji Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ressouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Bichaud</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.024427⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428862v1</w:t>
+                <w:t xml:space="preserve">hal-03519759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of superconductivity on the magnetic excitation spectrum of UTe$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+                <w:t xml:space="preserve">Low-dimensional antiferromagnetic fluctuations in the heavy-fermion paramagnetic ladder compound UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steffens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113706⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519759v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dimensional antiferromagnetic fluctuations in the heavy-fermion paramagnetic ladder compound UTe 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetic reshuffling and feedback on superconductivity in UTe 2 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Rosuel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100409⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (21), pp.214507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.214507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519783v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reshuffling and feedback on superconductivity in UTe 2 under pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Spin dynamics of the quantum dipolar magnet Yb 3 Ga 5 O 12 in an external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangin-Thro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steffens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (21), pp.214507. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.024427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.214507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.024427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519715v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two superconducting phases induced by a magnetic field in UTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paulsen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">M. Nardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-021-00545-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519809v1</w:t>
+                <w:t xml:space="preserve">hal-03404727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two superconducting phases induced by a magnetic field in UTe2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties under pressure in novel spin-triplet superconductor UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Dexin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-021-00545-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (7), pp.073703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.073703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404727v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties under pressure in novel spin-triplet superconductor UTe$_2$</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconductivity in an extreme strange metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+                <w:t xml:space="preserve">D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sidorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.073703⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24670-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519803v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity in an extreme strange metal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sidorenko</w:t>
+                <w:t xml:space="preserve">Field-Induced Superconductivity near the Superconducting Critical Pressure in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Yoshiki J Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4341. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (7), pp.074705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24670-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.074705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519744v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Induced Superconductivity near the Superconducting Critical Pressure in UTe 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving multiphase superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiki J Sato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90 (7), pp.074705. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6558), pp.962-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.074705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abj8193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404730v1</w:t>
+                <w:t xml:space="preserve">hal-04678084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi-Surface Instability in the Heavy-Fermion Superconductor UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (8), pp.086601. </w:t>
@@ -3958,90 +3958,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Fermi surface reconstruction at the metamagnetic transition of the strongly correlated superconductor UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (3), pp.033179. </w:t>
@@ -4079,103 +4079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Upper Critical Field in the Heavy-Fermion Superconductor UTe 2 under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89 (5), pp.053707. </w:t>
@@ -4207,338 +4207,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of hidden order in URu2Si2 under magnetic field and pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Multiple Superconducting Phases and Unusual Enhancement of the Upper Critical Field in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0927-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (5), pp.053705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.89.053705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988470v1</w:t>
+                <w:t xml:space="preserve">hal-03960893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Superconducting Phases and Unusual Enhancement of the Upper Critical Field in UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ai Nakamura</w:t>
+                <w:t xml:space="preserve">Destabilization of hidden order in URu2Si2 under magnetic field and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (5), pp.053705. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.942-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.89.053705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0927-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960893v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing insulators under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4609,1181 +4609,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Triplet Superconductivity in UTe2 and Ferromagnetic Superconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPS Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.30.011065⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880327v1</w:t>
+                <w:t xml:space="preserve">hal-02144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (24), pp.245101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03956976v1</w:t>
+                <w:t xml:space="preserve">cea-02496662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 88 (6), pp.063707. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02144823v1</w:t>
+                <w:t xml:space="preserve">hal-02145731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Sharapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuma Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02496662v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145731v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
+                <w:t xml:space="preserve">Unconventional superconductivity in heavy fermion UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
+              <w:t xml:space="preserve">, 2019, 88 (4), pp.043702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.043702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035929v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional superconductivity in heavy fermion UTe$_2$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fermi-surface selective determination of the g -factor anisotropy in URu 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.043702⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (16), pp.165138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.165138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145738v1</w:t>
+                <w:t xml:space="preserve">hal-02146487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-surface selective determination of the g -factor anisotropy in URu 2 Si 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Spin-Triplet Superconductivity in UTe2 and Ferromagnetic Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (16), pp.165138. </w:t>
+              <w:t xml:space="preserve">JPS Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.165138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.30.011065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146487v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality Driven Enhancement of Ferromagnetic Superconductivity in URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (3), </w:t>
@@ -5815,1008 +5815,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced magnetic instability within a superconducting condensate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi Surfaces in the Antiferromagnetic, Paramagnetic and Polarized Paramagnetic States of CeRh 2 Si 2 Compared with Quantum Oscillation Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gabriel Mazzone</w:t>
+                <w:t xml:space="preserve">Michi-To Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Raymond</w:t>
+                <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Gavilano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christof Niedermayer</w:t>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1602055⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (8), pp.084702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.084702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691808v1</w:t>
+                <w:t xml:space="preserve">hal-02069734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T dependence of nuclear spin-echo decay at low temperatures in YbRh 2 Si 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic B – T Phase Diagram of Non-Kramers System PrRh 2 Zn 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Machida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kambe</w:t>
+                <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sakai</w:t>
+                <w:t xml:space="preserve">Yuki Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tokunaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Naohiro Nagasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.195121⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (4), pp.044711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.044711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064831v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Surfaces in the Antiferromagnetic, Paramagnetic and Polarized Paramagnetic States of CeRh 2 Si 2 Compared with Quantum Oscillation Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">T dependence of nuclear spin-echo decay at low temperatures in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michi-To Suzuki</w:t>
+                <w:t xml:space="preserve">H. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">T. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86 (8), pp.084702. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.084702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.195121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069734v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic B – T Phase Diagram of Non-Kramers System PrRh 2 Zn 20</w:t>
+                <w:t xml:space="preserve">Field-induced magnetic instability within a superconducting condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Yoshida</w:t>
+                <w:t xml:space="preserve">Daniel Gabriel Mazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yo Machida</w:t>
+                <w:t xml:space="preserve">Stephane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Izawa</w:t>
+                <w:t xml:space="preserve">Jorge Luis Gavilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Shimada</w:t>
+                <w:t xml:space="preserve">Eric Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naohiro Nagasawa</w:t>
+                <w:t xml:space="preserve">Christof Niedermayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86 (4), pp.044711. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (5), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.044711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1602055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989251v1</w:t>
+                <w:t xml:space="preserve">hal-01691808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29 Si NMR spin-echo decay in YbRh 2 Si 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gourgout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/683/1/012006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.206401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064901v1</w:t>
+                <w:t xml:space="preserve">hal-02064873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum criticality in the ferromagnetic superconductor UCoGe under pressure and magnetic field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">29 Si NMR spin-echo decay in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 683, pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/683/1/012006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009991v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Quantum criticality in the ferromagnetic superconductor UCoGe under pressure and magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.125110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.206401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064873v1</w:t>
+                <w:t xml:space="preserve">hal-02009991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric power quantum oscillations in the ferromagnet UGe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palacio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,90 +6893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of Ferromagnetism and Fermi Surface Instability near Reentrant Superconductivity of URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (4), </w:t>
@@ -7008,1510 +7008,1510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetic fluctuations in YbRh$_2$ Si$_2$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Conductivity through the Quantum Critical Point in YbRh$_2$Si$_2$ at Very Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sakai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Mathieu Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Matsuda</w:t>
+                <w:t xml:space="preserve">T. D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012085⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.046402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.046402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064917v1</w:t>
+                <w:t xml:space="preserve">cea-01745399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper critical field under hydrostatic pressure in UCoGe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic energy scale for degenerate Fermi and non-Fermi liquids near a quantum critical phase transition in YbRh2Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (16), pp.161110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.161110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064932v1</w:t>
+                <w:t xml:space="preserve">cea-01731484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface instabilities in CeRh2Si2 at high magnetic field and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (24), pp.245129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01734603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity through the Quantum Critical Point in YbRh$_2$Si$_2$ at Very Low Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Upper critical field under hydrostatic pressure in UCoGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.046402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01745399v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic energy scale for degenerate Fermi and non-Fermi liquids near a quantum critical phase transition in YbRh2Si2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusei Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (16), pp.161110. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (24), pp.241101(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.161110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.241101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01731484v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01735130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
+                <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusei Shimizu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">A Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01735130v1</w:t>
+                <w:t xml:space="preserve">hal-02011064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic magnetic fluctuations in YbRh$_2$ Si$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Palacio-Morales</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+                <w:t xml:space="preserve">T Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 592, pp.012002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 592, pp.012085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011064v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface instabilities in ferromagnetic superconductor URhGe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Boukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 83 (9), pp.094719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/jpsj.83.094719⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 83 (6), pp.061002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/jpsj.83.061002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064957v1</w:t>
+                <w:t xml:space="preserve">hal-02064971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface in the hidden-order state of URu2Si2 under intense pulsed magnetic fields up to 81 T</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Order in Ce 0.95 Nd 0.05 CoIn 5 : The Q-Phase at Zero Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Nardone</w:t>
+                <w:t xml:space="preserve">Scheilla Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Zitouni</w:t>
+                <w:t xml:space="preserve">Vladimir Mineev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.165107. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.165107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.83.013707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048717v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi surface in the hidden-order state of URu2Si2 under intense pulsed magnetic fields up to 81 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Boukahil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/jpsj.83.061002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.165107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064971v1</w:t>
+                <w:t xml:space="preserve">hal-01048717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Order in Ce 0.95 Nd 0.05 CoIn 5 : The Q-Phase at Zero Magnetic Field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fermi surface instabilities in ferromagnetic superconductor URhGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 83 (1), </w:t>
+              <w:t xml:space="preserve">, 2014, 83 (9), pp.094719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.83.013707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/jpsj.83.094719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938512v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Fermi and non-Fermi liquids near a quantum critical phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8575,77 +8575,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifshitz transition and metamagnetism: Thermoelectric studies of CeRu 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ōnuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,103 +8696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching of the magnetic order in CeRh$In_{5−x}$$Sn_{x}$ in the vicinity of its quantum critical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), </w:t>
@@ -8830,103 +8830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin fluctuation and Fermi surface instability in ferromagnetic superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (7), pp.630-639. </w:t>
@@ -8970,243 +8970,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Magnetic Polarization and Fermi Surface Instability: Case of YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Combier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatsuma D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (5), pp.053704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.116404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.82.053704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678287v1</w:t>
+                <w:t xml:space="preserve">hal-04678286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Driven Electronic Singularities through Metamagnetic Phenomena: Case of the Heavy Fermion Antiferromagnet Ce(Ru 0.92 Rh 0.08 ) 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82 (5), pp.054704. </w:t>
@@ -9238,187 +9234,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Polarization and Fermi Surface Instability: Case of YbRh 2 Si 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuma D. Matsuda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82 (5), pp.053704. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.82.053704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.116404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678286v1</w:t>
+                <w:t xml:space="preserve">hal-04678287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface reconstruction inside the hidden order phase of URu2Si2 probed by thermoelectric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9426,51 +9426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.034706. </w:t>
@@ -9534,64 +9534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Howald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9642,77 +9642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetism and superconductivity in uranium compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,623 +9770,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Valence Crossover in Superconducting CeCu2Si2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric evidence for high- field anomalies in the hidden order phase of URu2Si2,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Raymond</w:t>
+                <w:t xml:space="preserve">T.D. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taguchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Itié</w:t>
+                <w:t xml:space="preserve">A. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.245117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999137v1</w:t>
+                <w:t xml:space="preserve">hal-00643320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the Quantum Critical Point and the Fermi-Liquid Domain in the Heavy Fermion Superconductor CeCoIn 5 Studied by Resistivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dai Aoki</w:t>
+                <w:t xml:space="preserve">Trends in Heavy Fermion Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 80 (2), pp.024710. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 273, pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JPSJ.80.024710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/273/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989852v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Heavy Fermion Matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Hassinger</w:t>
+                <w:t xml:space="preserve">Behavior of the Quantum Critical Point and the Fermi-Liquid Domain in the Heavy Fermion Superconductor CeCoIn 5 Studied by Resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Howald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/273/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (2), pp.024710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JPSJ.80.024710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869770v1</w:t>
+                <w:t xml:space="preserve">hal-01989852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric evidence for high- field anomalies in the hidden order phase of URu2Si2,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Malone</w:t>
+                <w:t xml:space="preserve">Pressure-Induced Valence Crossover in Superconducting CeCu2Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D. Matsuda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Taufour</w:t>
+                <w:t xml:space="preserve">J.-P. Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (18), pp.186405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.186405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643320v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field re-entrant hidden-order phase under pressure in URu₂Si₂</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10450,77 +10450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the enhancement of the effective mass under pressure and magnetic field in heavy-fermion compounds : CeRu2Si2, CeRh2Si2, and CeIn3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10571,90 +10571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of hidden order in URu₂Si₂ under pressure and restoration in magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10705,90 +10705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Reentrance of the Hidden Order State of URu₂Si₂ under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10833,230 +10833,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From unconventional insulating behavior towards conventional magnetism in the intermediate-valence compound SmB 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigap Superconductivity in the Heavy-Fermion System CeCoIn 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Derr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">J. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Flouquet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.193107⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (4), pp.046401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687491v1</w:t>
+                <w:t xml:space="preserve">hal-02069767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skutterudite Results Shed Light on Heavy Fermion Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hassinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11071,942 +11071,942 @@
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1143/JPSJS.77SA.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigap Superconductivity in the Heavy-Fermion System CeCoIn 5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+                <w:t xml:space="preserve">From unconventional insulating behavior towards conventional magnetism in the intermediate-valence compound SmB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (4), pp.046401. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (19), pp.193107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.046401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.193107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069767v1</w:t>
+                <w:t xml:space="preserve">hal-03687491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Salce</w:t>
+                <w:t xml:space="preserve">Interplay between different states in heavy-fermion physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kunii</w:t>
+                <w:t xml:space="preserve">K Izawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hassinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 310 (2), pp.560-562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.150⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 310 (2, Part 1), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687496v1</w:t>
+                <w:t xml:space="preserve">hal-03869173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between different states in heavy-fermion physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Knebel</w:t>
+                <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Izawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Salce</w:t>
+                <w:t xml:space="preserve">S. Kunii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 310 (2, Part 1), pp.195-200. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.560-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869173v1</w:t>
+                <w:t xml:space="preserve">hal-03687496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Spin Susceptibility Enhancement in the Possible FFLO State in CeCoIn$_5$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of $4 f$ State in YbRh$_2$Si$_2$ under Magnetic Field and High Pressure: Comparison with CeRh$_2$Si$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. F. Mitrovic</w:t>
+                <w:t xml:space="preserve">R. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Horvatic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">P.G. Niclowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.117002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.114709-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JPSJ.75.114709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269078v1</w:t>
+                <w:t xml:space="preserve">hal-00165378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Knebel</w:t>
+                <w:t xml:space="preserve">Observation of Spin Susceptibility Enhancement in the Possible FFLO State in CeCoIn$_5$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. F. Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lapertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Salce</w:t>
+                <w:t xml:space="preserve">M. Horvatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-A Méasson</w:t>
+                <w:t xml:space="preserve">C. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (11), pp.117002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.117002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687499v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of $4 f$ State in YbRh$_2$Si$_2$ under Magnetic Field and High Pressure: Comparison with CeRh$_2$Si$_2$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boursier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">G Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Niclowitz</w:t>
+                <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 75, pp.114709-. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JPSJ.75.114709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165378v1</w:t>
+                <w:t xml:space="preserve">hal-03687499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence and magnetic ordering in the mixed valent compound TmSe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 378-380, pp.616-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12040,103 +12040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure phase diagram of YbRh2Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Glazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Niklowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 359-361, pp.20-22. </w:t>
@@ -12212,77 +12212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 74 (1), pp.178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12361,77 +12361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic collapse of electronic correlations in the ferromagnet UGe$_2$ under high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Somesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12466,103 +12466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-induced electronic correlations and superconductivity in UTe$_2$ beyond 40~T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Somesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12584,103 +12584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe2 under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13032,51 +13032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Amano Patino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Savvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.174432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Khalyavin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marquardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.123702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.214420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01220-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mccollam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ishizuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youichi Yanase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.065002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Herrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillam&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barrena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Augusto Galvis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05830-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Tokunaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Sakai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kambe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Opletal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Tokiwa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.226503" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.91.083704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aoki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ishida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steffens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.024427" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kaneko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113706" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaneko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214507" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00545-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.073703" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taupin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24670-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0927-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053705" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.165138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gabriel Mazzone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Gavilano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Niedermayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064831v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tokunaga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hattori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.195121" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/683/1/012006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matsuda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012085" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taupin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Matsuda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Machida" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.046402" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.161110" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064957v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.094719" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheilla Ramos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mineev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.83.013707" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsuda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014423" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.011003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989852v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.80.024710" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869770v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hardy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hassinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/273/1/012001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643320v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Matsuda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/16/164205" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-010-0209-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/251/1/012001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hassinger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Miyake" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.78.053701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046401" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869173v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Izawa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269078v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Mitrovic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.117002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Khalyavin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Amano Patino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Savvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.174432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marquardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.123702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.214420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mccollam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ishizuka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youichi Yanase" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.065002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01220-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Herrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillam&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barrena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Augusto Galvis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05830-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Tokunaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Sakai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kambe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Opletal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Tokiwa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.226503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aoki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brison" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flouquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ishida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.91.083704" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kaneko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113706" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steffens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaneko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100409" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214507" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.024427" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00545-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Sato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.073703" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24670-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053705" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0927-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.165138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tokunaga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hattori" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.195121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691808v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gabriel Mazzone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Gavilano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Niedermayer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602055" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/683/1/012006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taupin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Matsuda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Machida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.046402" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.161110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matsuda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012085" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheilla Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mineev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.83.013707" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.094719" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsuda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014423" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.011003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Matsuda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hardy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hassinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/273/1/012001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.80.024710" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/16/164205" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-010-0209-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/251/1/012001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hassinger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Miyake" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.78.053701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069767v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046401" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Izawa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269078v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Mitrovic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.117002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>