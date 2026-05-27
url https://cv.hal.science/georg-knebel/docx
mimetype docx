--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -502,870 +502,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
+                <w:t xml:space="preserve">Fermi surface and Lifshitz transitions of a ferromagnetic superconductor under external magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Helm</w:t>
+                <w:t xml:space="preserve">R. Leenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoi Kimata</w:t>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Sudo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mccollam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373212v1</w:t>
+                <w:t xml:space="preserve">hal-04748994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Field Superconducting Phases of Ultra Clean Single Crystal UTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dai Aoki</w:t>
+                <w:t xml:space="preserve">Kenta Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Marquardt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+                <w:t xml:space="preserve">Julia Stirnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.123702⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830852v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible metamagnetism in the high-pressure tetragonal phase of UTe 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Thebault</w:t>
+                <w:t xml:space="preserve">High Field Superconducting Phases of Ultra Clean Single Crystal UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Braithwaite</w:t>
+                <w:t xml:space="preserve">Nils Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lapertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (21), pp.214420. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.214420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.93.123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615089v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Fermi surface in pristine kagome metal CsV 3 Sb 5 and enhanced quasiparticle effective masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possible metamagnetism in the high-pressure tetragonal phase of UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsz Fung Poon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2322270121⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (21), pp.214420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.214420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675317v1</w:t>
+                <w:t xml:space="preserve">hal-04615089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c -axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe 2 under pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Large Fermi surface in pristine kagome metal CsV 3 Sb 5 and enhanced quasiparticle effective masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsz Fung Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Wai Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousseau</w:t>
+                <w:t xml:space="preserve">Wenyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marquardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Braithwaite</w:t>
+                <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (15), pp.155103. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2322270121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529339v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface and Lifshitz transitions of a ferromagnetic superconductor under external magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">c -axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe 2 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leenen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mccollam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (4), pp.043024. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (15), pp.155103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748994v1</w:t>
+                <w:t xml:space="preserve">hal-04529339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Haas–van Alphen Oscillations for the Field Along c -axis in UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Mccollam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,1808 +2106,1808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic signatures of electronic correlations in the electrical resistivity of UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">First Observation of the de Haas–van Alphen Effect and Fermi Surfaces in the Unconventional Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Opletal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Tokiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.144406⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.91.083704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958866v1</w:t>
+                <w:t xml:space="preserve">hal-03763285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional superconductivity in UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Knebel</w:t>
+                <w:t xml:space="preserve">Anisotropic signatures of electronic correlations in the electrical resistivity of UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5863⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (14), pp.144406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.144406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763335v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of the de Haas–van Alphen Effect and Fermi Surfaces in the Unconventional Superconductor UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun Ishizuka</w:t>
+                <w:t xml:space="preserve">Unconventional superconductivity in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (24), pp.243002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.91.083704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763285v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
+                <w:t xml:space="preserve">Driving multiphase superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paulsen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (18), pp.L180501. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6558), pp.962-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abj8193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519809v1</w:t>
+                <w:t xml:space="preserve">hal-04678084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of superconductivity on the magnetic excitation spectrum of UTe$_2$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Knafo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+                <w:t xml:space="preserve">C. Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113706⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (18), pp.L180501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519759v1</w:t>
+                <w:t xml:space="preserve">hal-03519809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dimensional antiferromagnetic fluctuations in the heavy-fermion paramagnetic ladder compound UTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic reshuffling and feedback on superconductivity in UTe 2 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Rosuel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100409⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (21), pp.214507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.214507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519783v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reshuffling and feedback on superconductivity in UTe 2 under pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">Feedback of superconductivity on the magnetic excitation spectrum of UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.214507⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.113706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519715v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics of the quantum dipolar magnet Yb 3 Ga 5 O 12 in an external field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-dimensional antiferromagnetic fluctuations in the heavy-fermion paramagnetic ladder compound UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steffens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lhotel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Bichaud</w:t>
+                <w:t xml:space="preserve">K. Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.024427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.024427⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.L100409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L100409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428862v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two superconducting phases induced by a magnetic field in UTe2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Knafo</w:t>
+                <w:t xml:space="preserve">Spin dynamics of the quantum dipolar magnet Yb 3 Ga 5 O 12 in an external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangin-Thro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Steffens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nardone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">E. Bichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-021-00545-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.024427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.024427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404727v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties under pressure in novel spin-triplet superconductor UTe$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two superconducting phases induced by a magnetic field in UTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexin Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+                <w:t xml:space="preserve">A. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.073703⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-021-00545-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519803v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity in an extreme strange metal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic properties under pressure in novel spin-triplet superconductor UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24670-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (7), pp.073703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.073703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519744v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Induced Superconductivity near the Superconducting Critical Pressure in UTe 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dai Aoki</w:t>
+                <w:t xml:space="preserve">Superconductivity in an extreme strange metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sidorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoi Kimata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fuminori Honda</w:t>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90 (7), pp.074705. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.074705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24670-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404730v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving multiphase superconductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-Induced Superconductivity near the Superconducting Critical Pressure in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">Yoshiki J Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373 (6558), pp.962-963. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (7), pp.074705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abj8193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.074705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678084v1</w:t>
+                <w:t xml:space="preserve">hal-03404730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi-Surface Instability in the Heavy-Fermion Superconductor UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (8), pp.086601. </w:t>
@@ -3958,90 +3958,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Fermi surface reconstruction at the metamagnetic transition of the strongly correlated superconductor UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (3), pp.033179. </w:t>
@@ -4092,90 +4092,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Upper Critical Field in the Heavy-Fermion Superconductor UTe 2 under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89 (5), pp.053707. </w:t>
@@ -4207,338 +4207,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Superconducting Phases and Unusual Enhancement of the Upper Critical Field in UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ai Nakamura</w:t>
+                <w:t xml:space="preserve">Destabilization of hidden order in URu2Si2 under magnetic field and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.89.053705⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.942-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0927-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960893v1</w:t>
+                <w:t xml:space="preserve">hal-02988470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of hidden order in URu2Si2 under magnetic field and pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Knebel</w:t>
+                <w:t xml:space="preserve">Multiple Superconducting Phases and Unusual Enhancement of the Upper Critical Field in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (9), pp.942-948. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (5), pp.053705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0927-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.89.053705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988470v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing insulators under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4609,1168 +4609,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michal Vališka</w:t>
+                <w:t xml:space="preserve">Spin-Triplet Superconductivity in UTe2 and Ferromagnetic Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
+              <w:t xml:space="preserve">JPS Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.30.011065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144823v1</w:t>
+                <w:t xml:space="preserve">hal-02880327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02496662v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88 (6), pp.063705. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (24), pp.245101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145731v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02496662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatsuma Matsuda</w:t>
+                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035929v1</w:t>
+                <w:t xml:space="preserve">hal-02145731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Sharapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuma Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.147. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956976v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional superconductivity in heavy fermion UTe$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88 (4), pp.043702. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.043702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145738v1</w:t>
+                <w:t xml:space="preserve">hal-03956976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-surface selective determination of the g -factor anisotropy in URu 2 Si 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unconventional superconductivity in heavy fermion UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Flouquet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.165138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (4), pp.043702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.043702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146487v1</w:t>
+                <w:t xml:space="preserve">hal-02145738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Triplet Superconductivity in UTe2 and Ferromagnetic Superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Fermi-surface selective determination of the g -factor anisotropy in URu 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPS Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (16), pp.165138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.30.011065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.165138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880327v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality Driven Enhancement of Ferromagnetic Superconductivity in URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5815,645 +5815,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Surfaces in the Antiferromagnetic, Paramagnetic and Polarized Paramagnetic States of CeRh 2 Si 2 Compared with Quantum Oscillation Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T dependence of nuclear spin-echo decay at low temperatures in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michi-To Suzuki</w:t>
+                <w:t xml:space="preserve">S. Kambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
+                <w:t xml:space="preserve">H. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.084702⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.195121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069734v1</w:t>
+                <w:t xml:space="preserve">hal-02064831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic B – T Phase Diagram of Non-Kramers System PrRh 2 Zn 20</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field-induced magnetic instability within a superconducting condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yo Machida</w:t>
+                <w:t xml:space="preserve">Daniel Gabriel Mazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Izawa</w:t>
+                <w:t xml:space="preserve">Stephane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Shimada</w:t>
+                <w:t xml:space="preserve">Jorge Luis Gavilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naohiro Nagasawa</w:t>
+                <w:t xml:space="preserve">Eric Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Niedermayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.044711⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (5), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1602055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989251v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T dependence of nuclear spin-echo decay at low temperatures in YbRh 2 Si 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kambe</w:t>
+                <w:t xml:space="preserve">Fermi Surfaces in the Antiferromagnetic, Paramagnetic and Polarized Paramagnetic States of CeRh 2 Si 2 Compared with Quantum Oscillation Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sakai</w:t>
+                <w:t xml:space="preserve">Michi-To Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+                <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hattori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (19), </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (8), pp.084702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.195121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.084702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064831v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced magnetic instability within a superconducting condensate</w:t>
+                <w:t xml:space="preserve">Anisotropic B – T Phase Diagram of Non-Kramers System PrRh 2 Zn 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gabriel Mazzone</w:t>
+                <w:t xml:space="preserve">Taichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Raymond</w:t>
+                <w:t xml:space="preserve">Yo Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Gavilano</w:t>
+                <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ressouche</w:t>
+                <w:t xml:space="preserve">Yuki Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Niedermayer</w:t>
+                <w:t xml:space="preserve">Naohiro Nagasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (5), 5 p. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (4), pp.044711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1602055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.044711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691808v1</w:t>
+                <w:t xml:space="preserve">hal-01989251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (20), </w:t>
@@ -6491,103 +6491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29 Si NMR spin-echo decay in YbRh 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 683, pp.012006. </w:t>
@@ -6625,103 +6625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum criticality in the ferromagnetic superconductor UCoGe under pressure and magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (12), pp.125110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6740,944 +6740,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric power quantum oscillations in the ferromagnet UGe 2</w:t>
+                <w:t xml:space="preserve">Collapse of Ferromagnetism and Fermi Surface Instability near Reentrant Superconductivity of URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Palacio Morales</w:t>
+                <w:t xml:space="preserve">A. Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Taufour</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.155120⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064914v1</w:t>
+                <w:t xml:space="preserve">hal-02064862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of Ferromagnetism and Fermi Surface Instability near Reentrant Superconductivity of URhGe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric power quantum oscillations in the ferromagnet UGe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palacio Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gourgout</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Seyfarth</w:t>
+                <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.046401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.155120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064862v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity through the Quantum Critical Point in YbRh$_2$Si$_2$ at Very Low Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic magnetic fluctuations in YbRh$_2$ Si$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Taupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">S. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D. Matsuda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Machida</w:t>
+                <w:t xml:space="preserve">T Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.046402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01745399v1</w:t>
+                <w:t xml:space="preserve">hal-02064917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic energy scale for degenerate Fermi and non-Fermi liquids near a quantum critical phase transition in YbRh2Si2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Thermal Conductivity through the Quantum Critical Point in YbRh$_2$Si$_2$ at Very Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Matsuda</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.161110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.046402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.046402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01731484v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01745399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface instabilities in CeRh2Si2 at high magnetic field and pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">Anisotropic energy scale for degenerate Fermi and non-Fermi liquids near a quantum critical phase transition in YbRh2Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+                <w:t xml:space="preserve">Y. Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (24), pp.245129. </w:t>
+              <w:t xml:space="preserve">, 2015, 91 (16), pp.161110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.161110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01734603v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01731484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper critical field under hydrostatic pressure in UCoGe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fermi surface instabilities in CeRh2Si2 at high magnetic field and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (24), pp.245129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064932v1</w:t>
+                <w:t xml:space="preserve">cea-01734603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">Upper critical field under hydrostatic pressure in UCoGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (24), pp.241101(R). </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.241101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01735130v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
               </w:r>
@@ -7689,51 +7693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7782,243 +7786,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetic fluctuations in YbRh$_2$ Si$_2$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sakai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Yusei Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Matsuda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 592, pp.012085. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (24), pp.241101(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/592/1/012085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.241101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064917v1</w:t>
+                <w:t xml:space="preserve">cea-01735130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Boukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83 (6), pp.061002. </w:t>
@@ -8082,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheilla Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8203,51 +8203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface in the hidden-order state of URu2Si2 under intense pulsed magnetic fields up to 81 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,77 +8324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface instabilities in ferromagnetic superconductor URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83 (9), pp.094719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8428,90 +8428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate Fermi and non-Fermi liquids near a quantum critical phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8722,77 +8722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), </w:t>
@@ -8830,90 +8830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin fluctuation and Fermi surface instability in ferromagnetic superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8976,103 +8976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Polarization and Fermi Surface Instability: Case of YbRh 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuma D. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82 (5), pp.053704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9106,103 +9106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Driven Electronic Singularities through Metamagnetic Phenomena: Case of the Heavy Fermion Antiferromagnet Ce(Ru 0.92 Rh 0.08 ) 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82 (5), pp.054704. </w:t>
@@ -9240,103 +9240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
@@ -9534,64 +9534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Howald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9655,90 +9655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetism and superconductivity in uranium compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81, pp.SB002. </w:t>
@@ -9815,64 +9815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.245117</w:t>
@@ -9901,64 +9901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in Heavy Fermion Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10048,90 +10048,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of the Quantum Critical Point and the Fermi-Liquid Domain in the Heavy Fermion Superconductor CeCoIn 5 Studied by Resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Howald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (2), pp.024710. </w:t>
@@ -10303,90 +10303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field re-entrant hidden-order phase under pressure in URu₂Si₂</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10463,64 +10463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10584,77 +10584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of hidden order in URu₂Si₂ under pressure and restoration in magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10705,51 +10705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Reentrance of the Hidden Order State of URu₂Si₂ under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10833,204 +10833,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigap Superconductivity in the Heavy-Fermion System CeCoIn 5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From unconventional insulating behavior towards conventional magnetism in the intermediate-valence compound SmB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.046401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (19), pp.193107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.193107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069767v1</w:t>
+                <w:t xml:space="preserve">hal-03687491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skutterudite Results Shed Light on Heavy Fermion Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11071,221 +11071,221 @@
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1143/JPSJS.77SA.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From unconventional insulating behavior towards conventional magnetism in the intermediate-valence compound SmB 6</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Multigap Superconductivity in the Heavy-Fermion System CeCoIn 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Flouquet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (19), pp.193107. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (4), pp.046401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.193107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687491v1</w:t>
+                <w:t xml:space="preserve">hal-02069767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between different states in heavy-fermion physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11375,90 +11375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for gap anisotropy in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kunii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11521,90 +11521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of $4 f$ State in YbRh$_2$Si$_2$ under Magnetic Field and High Pressure: Comparison with CeRh$_2$Si$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hassinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Niclowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11649,364 +11649,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Spin Susceptibility Enhancement in the Possible FFLO State in CeCoIn$_5$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. F. Mitrovic</w:t>
+                <w:t xml:space="preserve">G Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Horvatic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.117002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269078v1</w:t>
+                <w:t xml:space="preserve">hal-03687499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Knebel</w:t>
+                <w:t xml:space="preserve">Observation of Spin Susceptibility Enhancement in the Possible FFLO State in CeCoIn$_5$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. F. Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lapertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Salce</w:t>
+                <w:t xml:space="preserve">M. Horvatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-A Méasson</w:t>
+                <w:t xml:space="preserve">C. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (11), pp.117002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.117002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687499v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence and magnetic ordering in the mixed valent compound TmSe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 378-380, pp.616-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12040,51 +12040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure phase diagram of YbRh2Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Glazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12092,51 +12092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Niklowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 359-361, pp.20-22. </w:t>
@@ -12225,64 +12225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 74 (1), pp.178-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12374,51 +12374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Somesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12492,77 +12492,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Somesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12584,103 +12584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe2 under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13032,51 +13032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Khalyavin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Amano Patino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Savvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.174432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marquardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.123702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.214420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mccollam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ishizuka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youichi Yanase" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.065002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01220-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Herrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillam&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barrena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Augusto Galvis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05830-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Tokunaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Sakai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kambe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Opletal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Tokiwa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.226503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aoki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brison" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flouquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ishida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.91.083704" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kaneko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113706" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steffens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaneko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100409" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214507" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.024427" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00545-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Sato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.073703" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24670-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053705" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0927-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.165138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tokunaga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hattori" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.195121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691808v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gabriel Mazzone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Gavilano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Niedermayer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602055" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/683/1/012006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taupin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Matsuda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Machida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.046402" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.161110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matsuda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012085" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheilla Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mineev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.83.013707" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.094719" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsuda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014423" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.011003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Matsuda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hardy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hassinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/273/1/012001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.80.024710" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/16/164205" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-010-0209-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/251/1/012001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hassinger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Miyake" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.78.053701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069767v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046401" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Izawa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269078v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Mitrovic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.117002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knafo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Khalyavin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Amano Patino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Savvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.174432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marquardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.93.123702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.214420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mccollam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ishizuka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youichi Yanase" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.92.065002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01220-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Herrera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillam&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barrena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Augusto Galvis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05830-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Tokunaga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Sakai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kambe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Opletal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Tokiwa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.226503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.91.083704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aoki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ishida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5863" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214507" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kaneko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.113706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steffens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaneko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L100409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bichaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.024427" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nardone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00545-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.073703" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidorenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taupin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24670-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Araki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0927-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053705" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.165138" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tokunaga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hattori" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.195121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gabriel Mazzone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raymond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Gavilano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Niedermayer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602055" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/683/1/012006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matsuda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012085" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taupin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Matsuda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Machida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.046402" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731484v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.161110" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012068" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheilla Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mineev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.83.013707" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.094719" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsuda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014423" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.011003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Matsuda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hardy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hassinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/273/1/012001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.80.024710" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/16/164205" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-010-0209-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taufour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/251/1/012001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hassinger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Miyake" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.78.053701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687491v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salce" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.193107" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levallois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.172" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.046401" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Izawa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kunii" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.150" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNW95SFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269078v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Mitrovic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.117002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.01.341" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/jpsj.74.178" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somesh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>