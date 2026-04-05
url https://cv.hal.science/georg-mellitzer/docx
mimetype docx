--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05314293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protoporphyrin IX-Derived Ruthenium(II) Complexes for Photodynamic Therapy in Gastric Cancer Cells</w:t>
+                <w:t xml:space="preserve">Inverse Correlation between Endoplasmic Reticulum Stress Intensity and Antitumor Immune Response with Ruthenium(II)-Based Photosensitizers for the Photodynamic Therapy of Head and Neck Squamous Cell Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Restrepo-Acevedo</w:t>
+                <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Isabel Murillo</w:t>
+                <w:t xml:space="preserve">Cyril Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Orvain</w:t>
+                <w:t xml:space="preserve">Matthieu Scarpi-Luttenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevda Recberlik</w:t>
+                <w:t xml:space="preserve">Johannes Karges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (19), pp.9684-9702. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c02147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05210823v1</w:t>
+                <w:t xml:space="preserve">hal-05374218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Correlation between Endoplasmic Reticulum Stress Intensity and Antitumor Immune Response with Ruthenium(II)-Based Photosensitizers for the Photodynamic Therapy of Head and Neck Squamous Cell Carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protoporphyrin IX-Derived Ruthenium(II) Complexes for Photodynamic Therapy in Gastric Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Restrepo-Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Isabel Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karges</w:t>
+                <w:t xml:space="preserve">Sevda Recberlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (19), pp.9684-9702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c02147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374218v1</w:t>
+                <w:t xml:space="preserve">inserm-05210823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unfolded protein response-glutathione metabolism axis: A novel target of a cycloruthenated complexes bypassing tumor resistance mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Riegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevda Recberlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Spaety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1264093. </w:t>
@@ -770,265 +770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Deacetylase Functions in Gastric Cancer: Therapeutic Target?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EXTREME Regimen Associating Cetuximab and Cisplatin Favors Head and Neck Cancer Cell Death and Immunogenicity with the Induction of an Anti-Cancer Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mourtada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Badie</w:t>
+                <w:t xml:space="preserve">Veronique Devignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gaiddon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14215472⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05281008v1</w:t>
+                <w:t xml:space="preserve">hal-04889946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EXTREME Regimen Associating Cetuximab and Cisplatin Favors Head and Neck Cancer Cell Death and Immunogenicity with the Induction of an Anti-Cancer Immune Response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bour</w:t>
+                <w:t xml:space="preserve">Histone Deacetylase Functions in Gastric Cancer: Therapeutic Target?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Devignot</w:t>
+                <w:t xml:space="preserve">Christian Gaiddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schultz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.5472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11182866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14215472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889946v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05281008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-functional analysis of patient-derived xenografts reveals differential impact of gastric cancer and chemotherapy on the tumor ecosystem, affecting immune check point, metabolism, and sarcopenia</w:t>
               </w:r>
@@ -1187,64 +1187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bourgmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gaiddon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), pp.916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing the Resistance Mechanisms of the Tumor Ecosystem by Targeting the Endoplasmic Reticulum Stress Pathway Using Ruthenium- and Osmium-Based Organometallic Compounds: An Exciting Long-Term Collaboration with Dr. Michel Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gaiddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangjun Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (17), pp.5386. </w:t>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Spaety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Venkatasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Licona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Pastorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Han Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (10), pp.5150-5158. </w:t>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Claxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2892,252 +2892,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Regulation of p73 Isoforms after Alteration of Amyloid Precursor Polypeptide (APP) Function and DNA Damage in Neurons</w:t>
+                <w:t xml:space="preserve">Enteroendocrine cells and lipid absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Benosman</w:t>
+                <w:t xml:space="preserve">Georges Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Meng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.261271⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOL.0b013e32834622a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05259710v1</w:t>
+                <w:t xml:space="preserve">hal-04692450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteroendocrine cells and lipid absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Regulation of p73 Isoforms after Alteration of Amyloid Precursor Polypeptide (APP) Function and DNA Damage in Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y von Grabowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mellitzer</w:t>
+                <w:t xml:space="preserve">L Palamiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Hritcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (3), pp.171-175. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (50), pp.43013-43025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MOL.0b013e32834622a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.261271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692450v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct ATOH1 and Neurog3 requirements define tuft cells as a new secretory cell type in the intestinal epithelium</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Makrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (5), pp.767-780. </w:t>
@@ -3309,51 +3309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Raffelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 137 (2), pp.203-212. </w:t>
@@ -3443,51 +3443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suparna A. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirstine Juhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gradwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Diabetes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008, </w:t>
@@ -3684,51 +3684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAT5 Involvement in the Differentiation Response of Primary Chicken Myeloid Progenitor Cells to Chicken Myelomonocytic Growth Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Woldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kieslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu1986 The Cadherin-Related Mucdhl Is Decreased in Stem Cell-Like Colon Tumors and Inhibits β-Catenin Signaling in a Non-Classical Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucdhl, a typical cadherin that decreases in type from colon &amp;quot;cancer stem cell&amp;quot; and inhibits the beta-catenin of unconventional way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05314293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvin Kwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Saffari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryn Grcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Leech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2025.113088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05210823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Restrepo-Acevedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Murillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Recberlik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c02147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Spaety" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Poschet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.216671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mourtada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Azevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1264093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Badie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215472" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Devignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schultz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkatasamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reichardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devignot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-022-01359-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourgmayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Venkatasamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devignot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Meng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gries" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111747" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Juinn Chow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pastorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Han Ang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc00268d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick von Grabowiecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abreu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Palamiuc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benosman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10528" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684613v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Klajner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fetzer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500250e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654755v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Klajner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.08.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NB03935-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benosman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Meng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y von Grabowiecki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Palamiuc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hritcu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.261271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Es" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Makrini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201010127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Woldman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kieslinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Buchhart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05314293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvin Kwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Saffari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryn Grcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Leech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2025.113088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c02147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05210823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Restrepo-Acevedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Murillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Recberlik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Spaety" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Poschet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.216671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mourtada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Azevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1264093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Devignot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schultz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Badie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkatasamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reichardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devignot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-022-01359-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourgmayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Venkatasamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devignot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Meng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gries" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111747" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Juinn Chow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pastorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Han Ang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc00268d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick von Grabowiecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abreu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Palamiuc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benosman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10528" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684613v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Klajner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fetzer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500250e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654755v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Klajner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.08.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NB03935-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benosman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Meng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y von Grabowiecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Palamiuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hritcu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.261271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Es" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Makrini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201010127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Woldman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kieslinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Buchhart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>