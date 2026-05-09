--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3882 +234,5378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05314293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Correlation between Endoplasmic Reticulum Stress Intensity and Antitumor Immune Response with Ruthenium(II)-Based Photosensitizers for the Photodynamic Therapy of Head and Neck Squamous Cell Carcinoma</w:t>
+                <w:t xml:space="preserve">Protoporphyrin IX-Derived Ruthenium(II) Complexes for Photodynamic Therapy in Gastric Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrés Restrepo-Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Isabel Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karges</w:t>
+                <w:t xml:space="preserve">Sevda Recberlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (19), pp.9684-9702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c02147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374218v1</w:t>
+                <w:t xml:space="preserve">inserm-05210823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protoporphyrin IX-Derived Ruthenium(II) Complexes for Photodynamic Therapy in Gastric Cancer Cells</w:t>
+                <w:t xml:space="preserve">Platinum(ii) and ruthenium(ii) coordination complexes equipped with an anchoring site for binding the protein kinase enzyme pockets: synthesis, molecular docking and biological assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Restrepo-Acevedo</w:t>
+                <w:t xml:space="preserve">Matthieu Scarpi-Luttenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Isabel Murillo</w:t>
+                <w:t xml:space="preserve">Katia Galentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Orvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
+                <w:t xml:space="preserve">Audrey Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevda Recberlik</w:t>
+                <w:t xml:space="preserve">Marco Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (19), pp.9684-9702. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (20), pp.8270 - 8286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt02984d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05210823v1</w:t>
+                <w:t xml:space="preserve">inserm-05210825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unfolded protein response-glutathione metabolism axis: A novel target of a cycloruthenated complexes bypassing tumor resistance mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse Correlation between Endoplasmic Reticulum Stress Intensity and Antitumor Immune Response with Ruthenium(II)-Based Photosensitizers for the Photodynamic Therapy of Head and Neck Squamous Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Riegel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sevda Recberlik</w:t>
+                <w:t xml:space="preserve">Cyril Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Scarpi-Luttenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Spaety</w:t>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Poschet</w:t>
+                <w:t xml:space="preserve">Johannes Karges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 585, pp.216671. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2024.216671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c02147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721006v1</w:t>
+                <w:t xml:space="preserve">hal-05374218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ΔNp63-dependent immune mechanism improves prognosis of HPV-related head and neck cancer</w:t>
+                <w:t xml:space="preserve">The unfolded protein response-glutathione metabolism axis: A novel target of a cycloruthenated complexes bypassing tumor resistance mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Mourtada</w:t>
+                <w:t xml:space="preserve">Gilles Riegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevda Recberlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lony</w:t>
+                <w:t xml:space="preserve">Marie-Elodie Spaety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Nicol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bour</w:t>
+                <w:t xml:space="preserve">Gernot Poschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1264093⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 585, pp.216671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2024.216671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440322v1</w:t>
+                <w:t xml:space="preserve">hal-04721006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EXTREME Regimen Associating Cetuximab and Cisplatin Favors Head and Neck Cancer Cell Death and Immunogenicity with the Induction of an Anti-Cancer Immune Response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bour</w:t>
+                <w:t xml:space="preserve">Multifunctional metallochaperone modifications for targeting subsite cavities in mutant p53-Y220C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalvin Kwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Devignot</w:t>
+                <w:t xml:space="preserve">Anaïs Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schultz</w:t>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.112164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11182866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889946v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Deacetylase Functions in Gastric Cancer: Therapeutic Target?</w:t>
+                <w:t xml:space="preserve">A novel ΔNp63-dependent immune mechanism improves prognosis of HPV-related head and neck cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Badie</w:t>
+                <w:t xml:space="preserve">Jana Mourtada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gaiddon</w:t>
+                <w:t xml:space="preserve">Christelle Lony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Mellitzer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14215472⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1264093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1264093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05281008v1</w:t>
+                <w:t xml:space="preserve">hal-04440322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-functional analysis of patient-derived xenografts reveals differential impact of gastric cancer and chemotherapy on the tumor ecosystem, affecting immune check point, metabolism, and sarcopenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Cytotoxic Iron-Containing Macrocycles Through Unexpected C(sp2) C(sp2) Bonds Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guerin</w:t>
+                <w:t xml:space="preserve">Carolina Torres‐gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Reichardt</w:t>
+                <w:t xml:space="preserve">Aldo S Estrada‐montaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Devignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M P Chenard</w:t>
+                <w:t xml:space="preserve">Christian Gaiddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastric Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10120-022-01359-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (23), pp.e202300139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295287v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoforms of the p53 Family and Gastric Cancer: A Ménage à Trois for an Unfinished Affair</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Histone Deacetylase Functions in Gastric Cancer: Therapeutic Target?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaiddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gaiddon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.916. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13040916⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.5472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14215472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451009v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05281008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and Transcriptomics Identify a Differential Impact of Cisplatin and Histone Deacetylation on Tumor Structure and Microenvironment in a Patient-Derived In Vivo Model of Gastric Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Devignot</w:t>
+                <w:t xml:space="preserve">The EXTREME Regimen Associating Cetuximab and Cisplatin Favors Head and Neck Cancer Cell Death and Immunogenicity with the Induction of an Anti-Cancer Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Mourtada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Devignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091485⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450657v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bypassing the Resistance Mechanisms of the Tumor Ecosystem by Targeting the Endoplasmic Reticulum Stress Pathway Using Ruthenium- and Osmium-Based Organometallic Compounds: An Exciting Long-Term Collaboration with Dr. Michel Pfeffer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gaiddon</w:t>
+                <w:t xml:space="preserve">Morpho-functional analysis of patient-derived xenografts reveals differential impact of gastric cancer and chemotherapy on the tumor ecosystem, affecting immune check point, metabolism, and sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venkatasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Reichardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Devignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gross</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+                <w:t xml:space="preserve">M P Chenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26175386⟩</w:t>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (2), pp.220-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10120-022-01359-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450715v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical cadherin MUCDHL antagonizes colon cancer formation and inhibits oncogenic signaling through multiple mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isoforms of the p53 Family and Gastric Cancer: A Ménage à Trois for an Unfinished Affair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bourgmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Beck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaiddon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-01546-y⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13040916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044463v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer activity of ruthenium and osmium cyclometalated compounds: identification of ABCB1 and EGFR as resistance mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Cerón-Camacho</w:t>
+                <w:t xml:space="preserve">Ultrasound and Transcriptomics Identify a Differential Impact of Cisplatin and Histone Deacetylation on Tumor Structure and Microenvironment in a Patient-Derived In Vivo Model of Gastric Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Venkatasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI01148J⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013615v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A redox ruthenium compound directly targets PHD2 and inhibits the HIF1 pathway to reduce tumor angiogenesis independently of p53</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bypassing the Resistance Mechanisms of the Tumor Ecosystem by Targeting the Endoplasmic Reticulum Stress Pathway Using Ruthenium- and Osmium-Based Organometallic Compounds: An Exciting Long-Term Collaboration with Dr. Michel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaiddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Vidimar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Licona</w:t>
+                <w:t xml:space="preserve">Xiangjun Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Cerón-Camacho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coliat</w:t>
+                <w:t xml:space="preserve">Marjorie Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.09.029⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (17), pp.5386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26175386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02363227v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC4 Levels Control Sensibility toward Cisplatin in Gastric Cancer via the p53-p73/BIK Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Spaety</w:t>
+                <w:t xml:space="preserve">The atypical cadherin MUCDHL antagonizes colon cancer formation and inhibits oncogenic signaling through multiple mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Moufok-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bersuder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gries</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Romain</w:t>
+                <w:t xml:space="preserve">Isabelle Hinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11111747⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.522-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-01546-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02363213v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ruthenium anticancer compound interacts with histones and impacts differently on epigenetic and death pathways compared to cisplatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Anticancer activity of ruthenium and osmium cyclometalated compounds: identification of ABCB1 and EGFR as resistance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Licona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Élodie Spaety</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Delhorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Riegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Capuozzo</w:t>
+                <w:t xml:space="preserve">Vania Vidimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Santamaria</w:t>
+                <w:t xml:space="preserve">Ricardo Cerón-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.13711⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.678-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01148J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483834v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural tuning of organoruthenium compounds allows oxidative switch to control ER stress pathways and bypass multidrug resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A redox ruthenium compound directly targets PHD2 and inhibits the HIF1 pathway to reduce tumor angiogenesis independently of p53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Vidimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Licona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cerón-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mun Juinn Chow</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wee Han Ang</w:t>
+                <w:t xml:space="preserve">Pierre Coliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sc00268d⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 440-441, pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02365338v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02363227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional activator TAp63 is upregulated in muscular atrophy during ALS and induces the pro-atrophic ubiquitin ligase Trim63</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Benosman</w:t>
+                <w:t xml:space="preserve">HDAC4 Levels Control Sensibility toward Cisplatin in Gastric Cancer via the p53-p73/BIK Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Spaety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Venkatasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.10528⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11111747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02365332v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02363213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Localization and Transport Kinetics of Ruthenium Organometallic Anticancer Compounds in Living Cells: A Dose-Dependent Role for Amino Acid and Iron Transporters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A ruthenium anticancer compound interacts with histones and impacts differently on epigenetic and death pathways compared to cisplatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Licona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élodie Spaety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Capuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500250e⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.2568-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.13711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684613v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional deletion of neurogenin-3 using Nkx2.1iCre results in a mouse model for the central control of feeding, activity and obesity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Structural tuning of organoruthenium compounds allows oxidative switch to control ER stress pathways and bypass multidrug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Juinn Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Licona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Pastorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caitlin Collin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Han Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.011916⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (7), pp.4117-4124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sc00268d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006946v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02365338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of caspase 8 and reactive oxygen species by ruthenium-derived anticancer compounds with improved water solubility and cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Fetzer</w:t>
+                <w:t xml:space="preserve">Transcriptional activator TAp63 is upregulated in muscular atrophy during ALS and induces the pro-atrophic ubiquitin ligase Trim63</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick von Grabowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphee Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Palamiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Benosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2012.08.022⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e10528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.10528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04654755v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02365332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteroendocrine cells and lipid absorption</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subcellular Localization and Transport Kinetics of Ruthenium Organometallic Anticancer Compounds in Living Cells: A Dose-Dependent Role for Amino Acid and Iron Transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Klajner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Licona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOL.0b013e32834622a2⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.5150-5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500250e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692450v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Regulation of p73 Isoforms after Alteration of Amyloid Precursor Polypeptide (APP) Function and DNA Damage in Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional deletion of neurogenin-3 using Nkx2.1iCre results in a mouse model for the central control of feeding, activity and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal Anthwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Benosman</w:t>
+                <w:t xml:space="preserve">Suzanne Claxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Meng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Hritcu</w:t>
+                <w:t xml:space="preserve">Caitlin Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.261271⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.011916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259710v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct ATOH1 and Neurog3 requirements define tuft cells as a new secretory cell type in the intestinal epithelium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+                <w:t xml:space="preserve">Induction of caspase 8 and reactive oxygen species by ruthenium-derived anticancer compounds with improved water solubility and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Vidimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangjun Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Klajner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Licona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Fetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201010127⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (11), pp.1428-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2012.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459483v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfx6 is an Ngn3-dependent winged helix transcription factor required for pancreatic islet cell development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enteroendocrine cells and lipid absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.041673⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOL.0b013e32834622a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088194v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneSpeed Beta Cell: an online genomics data repository and analysis resource tailored for the islet cell biologist</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+                <w:t xml:space="preserve">Complex Regulation of p73 Isoforms after Alteration of Amyloid Precursor Polypeptide (APP) Function and DNA Damage in Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y von Grabowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Palamiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hritcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Diabetes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/312060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (50), pp.43013-43025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.261271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118007v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of pancreatic epsilon-cell development.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tomasetto</w:t>
+                <w:t xml:space="preserve">Distinct ATOH1 and Neurog3 requirements define tuft cells as a new secretory cell type in the intestinal epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Makrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.06.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (5), pp.767-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201010127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00187550v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loss of enteroendocrine cells in mice alters lipid absorption and glucose homeostasis and impairs postnatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.1708-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI40794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rfx6 is an Ngn3-dependent winged helix transcription factor required for pancreatic islet cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Flasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Raffelsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (2), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.041673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeneSpeed Beta Cell: an online genomics data repository and analysis resource tailored for the islet cell biologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayeem Quayum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecksandr Kutchma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparna A. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstine Juhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gradwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Diabetes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/312060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA1 is NGN3-dependent and essential for differentiation of the endocrine pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reini Luco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van de Casteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lenne-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic determinants of pancreatic epsilon-cell development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scott Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Collombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tomasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 286 (1), pp.217-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2005.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pancreatic Islet Progenitor Cells in Neurogenin 3-Yellow Fluorescent Protein Knock-Add-On Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Sidhoum-Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Barths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (11), pp.2765-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2004-0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal ‘knock down’ of gene expression by electroporation of double-stranded RNA and morpholinos into early postimplantation mouse embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hallonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siew-Lan Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 118 (1-2), pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0925-4773(02)00191-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of cell behaviour by signalling through Eph receptors and ephrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiling Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.400-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0959-4388(00)00095-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05281124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of Eph receptors and ephrins in segmental patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiling Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 355 (1399), pp.993-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2000.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05281123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eph receptors and ephrins restrict cell intermingling and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiling Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 400 (6739), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/21907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05281126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo cell sorting in complementary segmental domains mediated by Eph receptors and ephrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiling Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 399 (6733), pp.267-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/20452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05281147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">STAT5 Involvement in the Differentiation Response of Primary Chicken Myeloid Progenitor Cells to Chicken Myelomonocytic Growth Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Woldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kieslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Buchhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Meinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of immunotherapy : official journal of the Society for Biological Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 159 (2), pp.877-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05281177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activation of Stat 5b in erythroid progenitors correlates with the ability of ErbB to induce sustained cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mellitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Wessely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Meinket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Haymant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93(18):9600-5 (18), pp.9600-9605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.93.18.9600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05281197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu1986 The Cadherin-Related Mucdhl Is Decreased in Stem Cell-Like Colon Tumors and Inhibits β-Catenin Signaling in a Non-Classical Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDW2015, Digestive Disease Week, Washington, USA, 16-19 Mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-953, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-5085(15)33252-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucdhl, a typical cadherin that decreases in type from colon &amp;quot;cancer stem cell&amp;quot; and inhibits the beta-catenin of unconventional way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mellitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFC, Société Française du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4256,51 +5752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05314293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvin Kwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Saffari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryn Grcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Leech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2025.113088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c02147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05210823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Restrepo-Acevedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Murillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Recberlik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Spaety" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Poschet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.216671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mourtada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Azevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1264093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Devignot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schultz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Badie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkatasamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reichardt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devignot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-022-01359-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourgmayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Venkatasamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devignot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Meng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gries" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111747" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Juinn Chow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pastorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Han Ang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc00268d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick von Grabowiecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abreu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Palamiuc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benosman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10528" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684613v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Klajner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fetzer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500250e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654755v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Klajner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.08.022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NB03935-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benosman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Meng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y von Grabowiecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Palamiuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hritcu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.261271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Es" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Makrini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201010127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Woldman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kieslinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Buchhart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05314293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalvin Kwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Saffari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryn Grcic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Leech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2025.113088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05210823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Restrepo-Acevedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Murillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orvain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Recberlik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05210825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scarpi-Luttenauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Galentino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fluck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02984d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c02147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Spaety" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Poschet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.216671" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J Miller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Blanchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mellitzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112164" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mourtada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Azevedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1264093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05595590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Torres&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo S Estrada&#8208;monta&#241;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaiddon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Badie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Devignot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schultz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182866" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkatasamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reichardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devignot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Chenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-022-01359-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourgmayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13040916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Venkatasamy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devignot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091485" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gross" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangjun Meng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175386" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03044463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baranger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Moufok-Sadoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bersuder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hinkel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01546-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Licona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delhorme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Vidimar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cer&#243;n-Camacho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01148J" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coliat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.09.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Romain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11111747" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lodie Spaety" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capuozzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Santamaria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13711" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Juinn Chow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pastorin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Han Ang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc00268d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02365332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick von Grabowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Abreu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Palamiuc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benosman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10528" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Klajner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fetzer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500250e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Anthwal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pelling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Claxton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Collin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.011916" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Klajner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fetzer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.08.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NB03935-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mellitzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32834622a2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benosman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Meng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y von Grabowiecki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Palamiuc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hritcu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.261271" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Es" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Makrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201010127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lobstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI40794" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Soyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Flasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Raffelsberger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.041673" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayeem Quayum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecksandr Kutchma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna A. Sarkar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Juhl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/312060" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104930v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bonn&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reini Luco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Casteele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenne-Samuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scott Heller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jenny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.06.041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJ0LZ4Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Mart&#237;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Sidhoum-Jenny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Barths" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154926v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hallonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Lan Ang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(02)00191-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiling Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0959-4388(00)00095-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4BDCTT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2000.0635" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/21907" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Robinson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/20452" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Woldman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kieslinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Buchhart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05281197v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wessely" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deckert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meinket" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Haymant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.18.9600" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801235v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)33252-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marisa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>