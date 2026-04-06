--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> George Katsirelos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Guided Linear Programming-Based Maximum Satisfiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Theory and Applications of Satisfiability Testing (SAT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.17:1-17:17, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Arc Consistency for Linear Constraints in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athènes, Greece. pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Core-Guided Maximum Satisfiability Solvers Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Theory and Applications of Satisfiability Testing (SAT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Alghero, Italy. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2023.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-choice Knapsack Constraint in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, United States. pp.282-299, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08011-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation-Aware Heuristics for Exact Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Trösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020: SEVENTEENTH INTERNATIONAL CONFERENCE ON THE INTEGRATION OF CONSTRAINT PROGRAMMING, ARTIFICIAL INTELLIGENCE, AND OPERATIONS RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain Length and CSPs Learnable with Few Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1420-1427, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique Cuts in Weighted Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Principles and Practice of Constraint Programming - CP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization: a Universal Tool for Optimization and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond NP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSes and MCSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016 Workshop on Beyond NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation search: a simple way of managing optional clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsimpoukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 - 28th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2014, Québec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Constraints in Clause Learning CSP Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModRef 2013: The Twelfth International Workshop on Constraint Modelling and Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and Parallelizability: Barriers to the Efficient Parallelisation of SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and parallelizability: barriers to the effficient parallelization of SAT solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013 - 27th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector centrality in industrial SAT instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SeqBin constraint revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. 1012p., </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Polynomials over GF(2) in a SAT Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of and Algorithms for Borda Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of Symmetry Breaking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Complexity and Completeness of Static Constraints for Breaking Row and Column Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles and Practice of Constraint Programming (CP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United Kingdom. pp.305-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Conjuctions of ALLDIFFERENT Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Atlanta, GA, United States. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restriction of Extended Resolution for Clause Learning SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Artificial Intelligence (AAAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Complexity and Decompositions of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.412-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decompositions of All Different, Global Cardinality and Related Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Minimal Correction Sets to More Efficiently Compute Minimal Unsatisfiable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9207 (Chapter 5), Springer International Publishing, 16 p., 2015, Lecture Notes in Computer Science, 978-3-319-21667-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21668-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> George Katsirelos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Arc Consistency for Linear Constraints in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athènes, Greece. pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Guided Linear Programming-Based Maximum Satisfiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Theory and Applications of Satisfiability Testing (SAT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.17:1-17:17, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Core-Guided Maximum Satisfiability Solvers Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Theory and Applications of Satisfiability Testing (SAT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Alghero, Italy. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2023.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-choice Knapsack Constraint in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, United States. pp.282-299, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08011-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation-Aware Heuristics for Exact Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Trösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020: SEVENTEENTH INTERNATIONAL CONFERENCE ON THE INTEGRATION OF CONSTRAINT PROGRAMMING, ARTIFICIAL INTELLIGENCE, AND OPERATIONS RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain Length and CSPs Learnable with Few Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1420-1427, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique Cuts in Weighted Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Principles and Practice of Constraint Programming - CP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization: a Universal Tool for Optimization and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond NP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSes and MCSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016 Workshop on Beyond NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation search: a simple way of managing optional clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsimpoukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 - 28th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2014, Québec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Constraints in Clause Learning CSP Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModRef 2013: The Twelfth International Workshop on Constraint Modelling and Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and Parallelizability: Barriers to the Efficient Parallelisation of SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and parallelizability: barriers to the effficient parallelization of SAT solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013 - 27th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector centrality in industrial SAT instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SeqBin constraint revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. 1012p., </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Polynomials over GF(2) in a SAT Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of and Algorithms for Borda Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restriction of Extended Resolution for Clause Learning SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Artificial Intelligence (AAAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of Symmetry Breaking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Complexity and Completeness of Static Constraints for Breaking Row and Column Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles and Practice of Constraint Programming (CP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United Kingdom. pp.305-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Conjuctions of ALLDIFFERENT Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Atlanta, GA, United States. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decompositions of All Different, Global Cardinality and Related Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Complexity and Decompositions of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.412-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Minimal Correction Sets to More Efficiently Compute Minimal Unsatisfiable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9207 (Chapter 5), Springer International Publishing, 16 p., 2015, Lecture Notes in Computer Science, 978-3-319-21667-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21668-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2023.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08011-1_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Tr&#246;sser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahiem Bacchus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsimpoukelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sabharwal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Samulowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00543638v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21668-3_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.17" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2023.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08011-1_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Tr&#246;sser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahiem Bacchus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsimpoukelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sabharwal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Samulowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00543638v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21668-3_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>