--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> George Katsirelos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Arc Consistency for Linear Constraints in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athènes, Greece. pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Guided Linear Programming-Based Maximum Satisfiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Theory and Applications of Satisfiability Testing (SAT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.17:1-17:17, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Core-Guided Maximum Satisfiability Solvers Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Theory and Applications of Satisfiability Testing (SAT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Alghero, Italy. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2023.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-choice Knapsack Constraint in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, United States. pp.282-299, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08011-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation-Aware Heuristics for Exact Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Trösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020: SEVENTEENTH INTERNATIONAL CONFERENCE ON THE INTEGRATION OF CONSTRAINT PROGRAMMING, ARTIFICIAL INTELLIGENCE, AND OPERATIONS RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain Length and CSPs Learnable with Few Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1420-1427, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique Cuts in Weighted Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Principles and Practice of Constraint Programming - CP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization: a Universal Tool for Optimization and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond NP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSes and MCSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016 Workshop on Beyond NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation search: a simple way of managing optional clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsimpoukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 - 28th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2014, Québec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Constraints in Clause Learning CSP Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModRef 2013: The Twelfth International Workshop on Constraint Modelling and Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and Parallelizability: Barriers to the Efficient Parallelisation of SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and parallelizability: barriers to the effficient parallelization of SAT solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013 - 27th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector centrality in industrial SAT instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SeqBin constraint revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. 1012p., </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Polynomials over GF(2) in a SAT Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of and Algorithms for Borda Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restriction of Extended Resolution for Clause Learning SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Artificial Intelligence (AAAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of Symmetry Breaking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Complexity and Completeness of Static Constraints for Breaking Row and Column Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles and Practice of Constraint Programming (CP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United Kingdom. pp.305-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Conjuctions of ALLDIFFERENT Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Atlanta, GA, United States. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decompositions of All Different, Global Cardinality and Related Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Complexity and Decompositions of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.412-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Minimal Correction Sets to More Efficiently Compute Minimal Unsatisfiable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9207 (Chapter 5), Springer International Publishing, 16 p., 2015, Lecture Notes in Computer Science, 978-3-319-21667-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21668-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> George Katsirelos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Guided Linear Programming-Based Maximum Satisfiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Theory and Applications of Satisfiability Testing (SAT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.17:1-17:17, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Arc Consistency for Linear Constraints in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athènes, Greece. pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Core-Guided Maximum Satisfiability Solvers Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Theory and Applications of Satisfiability Testing (SAT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Alghero, Italy. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2023.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-choice Knapsack Constraint in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, United States. pp.282-299, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08011-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation-Aware Heuristics for Exact Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Trösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020: SEVENTEENTH INTERNATIONAL CONFERENCE ON THE INTEGRATION OF CONSTRAINT PROGRAMMING, ARTIFICIAL INTELLIGENCE, AND OPERATIONS RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain Length and CSPs Learnable with Few Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1420-1427, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique Cuts in Weighted Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Principles and Practice of Constraint Programming - CP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization: a Universal Tool for Optimization and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond NP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSes and MCSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016 Workshop on Beyond NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation search: a simple way of managing optional clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsimpoukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 - 28th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2014, Québec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Constraints in Clause Learning CSP Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModRef 2013: The Twelfth International Workshop on Constraint Modelling and Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and Parallelizability: Barriers to the Efficient Parallelisation of SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and parallelizability: barriers to the effficient parallelization of SAT solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013 - 27th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Polynomials over GF(2) in a SAT Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SeqBin constraint revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. 1012p., </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector centrality in industrial SAT instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of and Algorithms for Borda Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Complexity and Completeness of Static Constraints for Breaking Row and Column Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles and Practice of Constraint Programming (CP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United Kingdom. pp.305-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of Symmetry Breaking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Conjuctions of ALLDIFFERENT Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Atlanta, GA, United States. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restriction of Extended Resolution for Clause Learning SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Artificial Intelligence (AAAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Complexity and Decompositions of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.412-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decompositions of All Different, Global Cardinality and Related Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Minimal Correction Sets to More Efficiently Compute Minimal Unsatisfiable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9207 (Chapter 5), Springer International Publishing, 16 p., 2015, Lecture Notes in Computer Science, 978-3-319-21667-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21668-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.17" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2023.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08011-1_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Tr&#246;sser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahiem Bacchus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsimpoukelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sabharwal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Samulowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00543638v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21668-3_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2023.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08011-1_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Tr&#246;sser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahiem Bacchus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsimpoukelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sabharwal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Samulowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865390v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00543638v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21668-3_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>