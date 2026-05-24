--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> George Katsirelos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Guided Linear Programming-Based Maximum Satisfiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Theory and Applications of Satisfiability Testing (SAT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.17:1-17:17, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Arc Consistency for Linear Constraints in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athènes, Greece. pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Core-Guided Maximum Satisfiability Solvers Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Theory and Applications of Satisfiability Testing (SAT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Alghero, Italy. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2023.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-choice Knapsack Constraint in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, United States. pp.282-299, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08011-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation-Aware Heuristics for Exact Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Trösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020: SEVENTEENTH INTERNATIONAL CONFERENCE ON THE INTEGRATION OF CONSTRAINT PROGRAMMING, ARTIFICIAL INTELLIGENCE, AND OPERATIONS RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain Length and CSPs Learnable with Few Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1420-1427, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique Cuts in Weighted Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Principles and Practice of Constraint Programming - CP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization: a Universal Tool for Optimization and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond NP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSes and MCSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016 Workshop on Beyond NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation search: a simple way of managing optional clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsimpoukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 - 28th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2014, Québec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Constraints in Clause Learning CSP Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModRef 2013: The Twelfth International Workshop on Constraint Modelling and Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and Parallelizability: Barriers to the Efficient Parallelisation of SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and parallelizability: barriers to the effficient parallelization of SAT solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013 - 27th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Polynomials over GF(2) in a SAT Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SeqBin constraint revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. 1012p., </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector centrality in industrial SAT instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of and Algorithms for Borda Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Complexity and Completeness of Static Constraints for Breaking Row and Column Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles and Practice of Constraint Programming (CP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United Kingdom. pp.305-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of Symmetry Breaking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Conjuctions of ALLDIFFERENT Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Atlanta, GA, United States. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restriction of Extended Resolution for Clause Learning SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Artificial Intelligence (AAAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Complexity and Decompositions of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.412-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decompositions of All Different, Global Cardinality and Related Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Minimal Correction Sets to More Efficiently Compute Minimal Unsatisfiable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9207 (Chapter 5), Springer International Publishing, 16 p., 2015, Lecture Notes in Computer Science, 978-3-319-21667-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21668-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> George Katsirelos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04028358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Satisfiability Reasoning for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.11313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-language evaluation of exact solvers in graphical model discrete optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-016-9245-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as an optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (17), pp.2129-2136. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment Problems in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidio Sewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Complex ML Models to Domain Experts Using LLM &amp; Visualization: An Exploration in the French Breadmaking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briggs Twitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bezerianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Guided Linear Programming-Based Maximum Satisfiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Theory and Applications of Satisfiability Testing (SAT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Glasgow, United Kingdom. pp.17:1-17:17, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Arc Consistency for Linear Constraints in Cost Function Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athènes, Greece. pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Core-Guided Maximum Satisfiability Solvers Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Theory and Applications of Satisfiability Testing (SAT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Alghero, Italy. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SAT.2023.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-choice Knapsack Constraint in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Los Angeles, United States. pp.282-299, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08011-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain Length and CSPs Learnable with Few Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1420-1427, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i02.5499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation-Aware Heuristics for Exact Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Trösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2020: SEVENTEENTH INTERNATIONAL CONFERENCE ON THE INTEGRATION OF CONSTRAINT PROGRAMMING, ARTIFICIAL INTELLIGENCE, AND OPERATIONS RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58942-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Exact Coloring of Massive Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Diversity & Quality for the Weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Portland, United States. pp.18-25, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Directed Clause Learning for the Maximum Weighted Clique Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause Learning and New Bounds for Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming (CP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lille, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de Classement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02059660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique Cuts in Weighted Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Principles and Practice of Constraint Programming - CP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66158-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization: a Universal Tool for Optimization and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond NP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSes and MCSes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2016 Workshop on Beyond NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Enzyme Design through deterministic optimization and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DSig Structural Bioinformatics and Computational Biophysics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime hybrid best-first search with tree decomposition for weighted CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2015 - 21st International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cork, Ireland. 17 p., </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.2568-2574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Evaluation of CP/AI/OR Solvers for Optimization in Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Constraint Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance constraint family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation search: a simple way of managing optional clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tsimpoukelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2014 - 28th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2014, Québec, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison de logiciels d'optimisation sur une large collection de modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2014 - Dixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Balance Constraint Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Kiziltan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard-Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01067459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MOGISA du LAAS/CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and Parallelizability: Barriers to the Efficient Parallelisation of SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence (AAAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Constraints in Clause Learning CSP Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModRef 2013: The Twelfth International Workshop on Constraint Modelling and Reformulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and parallelizability: barriers to the effficient parallelization of SAT solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Sabharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Samulowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2013 - 27th AAAI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). USA., Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for computational protein design through cost function network optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2013 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bio-Informatique (SFBI). FRA., Jul 2013, Toulouse, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SeqBin constraint revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. 1012p., </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector centrality in industrial SAT instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Polynomials over GF(2) in a SAT Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Theory and Applications of Satisfiability Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational protein design as a cost function network optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Québec, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of and Algorithms for Borda Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the NValue Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St. Andrews, Scotland, United Kingdom. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15396-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Complexity and Completeness of Static Constraints for Breaking Row and Column Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Principles and Practice of Constraint Programming (CP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United Kingdom. pp.305-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of Symmetry Breaking Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbon, Portugal. pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une restriction de la résolution étendue pour les démonstrateurs SAT modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating Conjuctions of ALLDIFFERENT Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Atlanta, GA, United States. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00558126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restriction of Extended Resolution for Clause Learning SAT Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Artificial Intelligence (AAAI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Atlanta, United States. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Complexity and Decompositions of Global Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.412-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decompositions of All Different, Global Cardinality and Related Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Narodytska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Guy Quimper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI'09: 21st International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00382607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Function Networks to Solve Large Computational Protein Design Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Masmoudi, Bassem Jarboui, Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Simulation in healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-102, 2021, 978-3-030-45223-0. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45223-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Lazaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10101 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Minimal Correction Sets to More Efficiently Compute Minimal Unsatisfiable Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahiem Bacchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9207 (Chapter 5), Springer International Publishing, 16 p., 2015, Lecture Notes in Computer Science, 978-3-319-21667-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21668-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et diversité garanties dans les réseaux de fonctions de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Queries for Constraint Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Dries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2023.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08011-1_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Tr&#246;sser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahiem Bacchus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsimpoukelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sabharwal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Samulowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865390v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00543638v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21668-3_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02907062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.11313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hurley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9245-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidio Sewa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalbano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briggs Twitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2025.17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAT.2023.12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08011-1_19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Tr&#246;sser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58942-4_31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02076298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01873500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahiem Bacchus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traor&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsimpoukelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sabharwal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Samulowitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Erdem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_60" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865390v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00543638v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45223-0_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21668-3_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>