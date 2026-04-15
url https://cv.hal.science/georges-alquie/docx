--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -3647,277 +3647,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A centimeter-wave honey-cell CSRR sensor for non-invasive blood glucose level measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Abdesselam</w:t>
+                <w:t xml:space="preserve">Identification of Carotid Plaques Composition through a Compact Microwave Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ala Eldin Omer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501186v1</w:t>
+                <w:t xml:space="preserve">hal-03501203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Carotid Plaques Composition through a Compact Microwave Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+                <w:t xml:space="preserve">A centimeter-wave honey-cell CSRR sensor for non-invasive blood glucose level measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kokabi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eldin Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501203v1</w:t>
+                <w:t xml:space="preserve">hal-03501186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of atheromatous Carotid Plaque: Dielectric Constant Measurement Using Microwave Resonant Technique versus Ultrasound B-mode Images</w:t>
               </w:r>
@@ -5059,176 +5059,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un capteur microondes résonnant pour la caractérisation non invasive en petit signal de tissus biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosensor Miniaturization for Non-invasive Measurements of Materials and Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satria Hardinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555606v1</w:t>
+                <w:t xml:space="preserve">hal-01659243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor Miniaturization for Non-invasive Measurements of Materials and Biological Tissues</w:t>
+                <w:t xml:space="preserve">Miniaturization of a Microwave Biosensor for The Non-invasive Diagnosis of Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satria Hardinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
@@ -5281,196 +5277,200 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659243v1</w:t>
+                <w:t xml:space="preserve">hal-01555690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a Microwave Biosensor for The Non-invasive Diagnosis of Biological Tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocapteur résonnant microondes pour la caractérisation non invasive de tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kammel Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISSIMM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Surabaya, Indonesia</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555690v1</w:t>
+                <w:t xml:space="preserve">hal-01565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteur résonnant microondes pour la caractérisation non invasive de tissus biologiques</w:t>
+                <w:t xml:space="preserve">Etude d’un capteur microondes résonnant pour la caractérisation non invasive en petit signal de tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
@@ -5505,73 +5505,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565000v1</w:t>
+                <w:t xml:space="preserve">hal-01555606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation de capteurs microondes planaires pour la caractérisation de tissus biologiques</w:t>
               </w:r>
@@ -7476,277 +7476,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interference phenomena between cosite radiocommunication equipments to evaluate systems performance degradation</w:t>
+                <w:t xml:space="preserve">Modélisation des phénomènes d'interférences entre équipements radio &amp;quot; cosites &amp;quot; pour l'évaluation des dégradations de la performance d'un système fortement intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evlin Yalcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Girard</w:t>
+                <w:t xml:space="preserve">Marc Hélier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montmagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cabellic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Detroit, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">CEM 2008 PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597476v1</w:t>
+                <w:t xml:space="preserve">hal-00597481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des phénomènes d'interférences entre équipements radio &amp;quot; cosites &amp;quot; pour l'évaluation des dégradations de la performance d'un système fortement intégré</w:t>
+                <w:t xml:space="preserve">Modelling interference phenomena between cosite radiocommunication equipments to evaluate systems performance degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evlin Yalcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cabellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Hélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cabellic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2008 PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Detroit, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597481v1</w:t>
+                <w:t xml:space="preserve">hal-00597476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of supraconducting YBCO coplanar resonators deposited by thermal coevaporation on different substrates</w:t>
               </w:r>
@@ -8115,51 +8115,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (3)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8273,251 +8273,133 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif pour confiner l'onde optique de commande dans la zone active d'un dispositif électronique à commande optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Formont</w:t>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chazelas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Tripon-Canseliet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: FR2908569 (A1). 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2908569 (A1). PHOTO. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8527,51 +8409,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple-Poles Complementary Split Ring Resonator for Sensing Diabetics Glucose Levels at cm-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eldin Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8623,65 +8505,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8828,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMTIE.2014040102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Guldner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53BVL41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sautrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benabdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11052610" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-502R2X94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044010039300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2A4A98FAFABFCA90681260CC652A405FC85B03A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00996926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00745486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00671010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00604669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGVGSLH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evlin Yalcin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cabellic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montmagnon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00603355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372045v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMTIE.2014040102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Guldner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53BVL41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sautrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benabdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11052610" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-502R2X94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044010039300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2A4A98FAFABFCA90681260CC652A405FC85B03A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00996926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00745486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00671010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00604669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGVGSLH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evlin Yalcin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montmagnon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cabellic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00603355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>