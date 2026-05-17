--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -5797,256 +5797,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Intensity Modulation-Direct Detection Radio over Fiber Systems with a MB-OFDM signal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties measurement of biological materials using non-destructive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aouabdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Belhadj-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuMC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference IMEKO TC13 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lecce, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150437v1</w:t>
+                <w:t xml:space="preserve">hal-00997066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties measurement of biological materials using non-destructive sensors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance Evaluation of Intensity Modulation-Direct Detection Radio over Fiber Systems with a MB-OFDM signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IMEKO TC13 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuMC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1210 - 1213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997066v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectangular patch resonator sensors for characterization of biological materials</w:t>
               </w:r>
@@ -6859,286 +6859,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture pour les systèmes de transmission ULB en bande millimétrique avec lien optique</w:t>
+                <w:t xml:space="preserve">A 60 GHz Radio-over-Fiber architecture for the transmission of UWB-OFDM signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Benzazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mandereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMCAS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Tel Aviv, Israel. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS.2009.5386001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598329v1</w:t>
+                <w:t xml:space="preserve">hal-00596952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60 GHz Radio-over-Fiber architecture for the transmission of UWB-OFDM signals</w:t>
+                <w:t xml:space="preserve">Architecture pour les systèmes de transmission ULB en bande millimétrique avec lien optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Benzazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mandereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Algani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMCAS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMCAS.2009.5386001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00596952v1</w:t>
+                <w:t xml:space="preserve">hal-00598329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission de signaux Ultra Large Bande contrôlée par photoconduction</w:t>
               </w:r>
@@ -8710,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMTIE.2014040102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Guldner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53BVL41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sautrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benabdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11052610" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-502R2X94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044010039300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2A4A98FAFABFCA90681260CC652A405FC85B03A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00996926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00745486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00671010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00604669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGVGSLH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evlin Yalcin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montmagnon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cabellic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00603355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eldin Omer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safieddin Safavi-Naeini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed M Shubair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3041700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBCAS.2020.3038589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72114-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01804833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammel Rachedi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satria Hardinata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2399976" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMTIE.2014040102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Guldner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53BVL41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delporte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sautrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00618058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benabdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB11052610" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2106110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-502R2X94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kokabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-006-0127-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQ59H03-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019830044010039300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2A4A98FAFABFCA90681260CC652A405FC85B03A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04200440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Bastami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924283" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/USNC-URSIRSM52661.2021.9552356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135777" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135301" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Aboueb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aissaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawous Goudjil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2018.8572842" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01659243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00997066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00996926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808748" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00745486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00671010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00604669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGVGSLH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chettat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596952v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Benzazaa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mandereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2009.5386001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00596946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00598425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evlin Yalcin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;lier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montmagnon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cabellic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00603355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00625086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>