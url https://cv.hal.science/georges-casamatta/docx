--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -295,252 +295,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal income taxation with tax avoidance and endogenous labour supply</w:t>
+                <w:t xml:space="preserve">On the desirability of taxing bequests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Economics/Revue canadienne d'économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138 (3), pp.195-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00712-022-00809-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476975v1</w:t>
+                <w:t xml:space="preserve">hal-03879870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal income taxation with tax avoidance and endogenous labor supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (3), pp.913-939. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caje.12675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the desirability of taxing bequests</w:t>
+                <w:t xml:space="preserve">Optimal income taxation with tax avoidance and endogenous labour supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Economics/Revue canadienne d'économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 56, numéro 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00712-022-00809-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03879870v1</w:t>
+                <w:t xml:space="preserve">hal-05476975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host type and pricing on Airbnb: Seasonality and perceived market power</w:t>
               </w:r>
@@ -797,222 +797,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charities and the political support for estate taxation</w:t>
+                <w:t xml:space="preserve">Choosing the legal retirement age in presence of unemployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pestieau</w:t>
+                <w:t xml:space="preserve">Caroline de Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 115 (3), pp.423-426. </w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2011.12.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rel.781.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520601v1</w:t>
+                <w:t xml:space="preserve">hal-02520612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the legal retirement age in presence of unemployment</w:t>
+                <w:t xml:space="preserve">Charities and the political support for estate taxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Paoli</w:t>
+                <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (3), pp.423-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rel.781.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2011.12.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520612v1</w:t>
+                <w:t xml:space="preserve">hal-02520601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming the Pay-As-You-Go Pension System: Who Votes for it? When?</w:t>
               </w:r>
@@ -1413,51 +1413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inefficient Public Provision in a Repeated Elections Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (6), pp.1103-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics of Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (2), pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tax and Public Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (1), pp.7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tax and Public Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (1), pp.7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tax and Public Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8 (4), pp.417-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2300,209 +2300,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraites par répartition et pouvoir électoral des retraités</w:t>
+                <w:t xml:space="preserve">Political sustainability and the design of social insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 51 (1), pp.133-142. </w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75 (3), pp.341-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/reco.2000.410486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0047-2727(99)00070-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520532v1</w:t>
+                <w:t xml:space="preserve">hal-02520562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political sustainability and the design of social insurance</w:t>
+                <w:t xml:space="preserve">Retraites par répartition et pouvoir électoral des retraités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 75 (3), pp.341-364. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (1), pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0047-2727(99)00070-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/reco.2000.410486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520562v1</w:t>
+                <w:t xml:space="preserve">hal-02520532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Economy of Social Security</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 102 (3), pp.503-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,51 +2592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraites par répartition et droits acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2675,426 +2675,616 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal inheritance taxation in the steady state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term rental platforms and real estate in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guéniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Villes à louer – Cities for Rent : Short-Term Rental Platforms, Housing and Urban Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS Sud-Est, Jan 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018395v1</w:t>
+                <w:t xml:space="preserve">hal-05587343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second home taxation: Effects of the 2015 French reform</w:t>
+                <w:t xml:space="preserve">Optimal Inheritance Taxation in the Steady State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECHOPPE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+              <w:t xml:space="preserve">2026 Annual Congress of the International Institute of Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476743v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second home taxation: Effects of the 2015 French reform</w:t>
+                <w:t xml:space="preserve">Optimal inheritance taxation in the steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFSE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+              <w:t xml:space="preserve">LAGV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476744v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the effect of Airbnb on house prices in Corsica : a machine leaning approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second home taxation: Effects of the 2015 French reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: The Economics of Airbnb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+              <w:t xml:space="preserve">ECHOPPE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476665v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second home taxation: Effects of the 2015 French reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFSE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the effect of Airbnb on house prices in Corsica : a machine leaning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: The Economics of Airbnb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Impact of Airbnb on House Prices in Corsica: A Machine Learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar CRENOS (university of Sassari)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3104,51 +3294,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de l'impact du développement d'Airbnb sur le marché immobilier en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3167,92 +3357,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE : Etude de la soutenabilité des recompositions territoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/estate-gc92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de l’impact du développement d’Airbnb sur le marché immobilier en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3285,246 +3475,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Prunetti; Johan Jouve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Economy of Population Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Batté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Economics of Population Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-444, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.hespa.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Economy of Redistributive Social Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutional and Financial Incentives for Social Insurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, 2002, 978-1-4615-0783-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4615-0783-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3534,219 +3724,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIII Workshop on INSTITUTIONS, INDIVIDUAL BEHAVIOUR AND ECONOMIC OUTCOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XII Workshop on INSTITUTIONS, INDIVIDUAL BEHAVIOUR AND ECONOMIC OUTCOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3756,153 +3946,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal income taxation with tax avoidance and endogenous labor supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Bequests Taxation in the Steady State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3912,144 +4102,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating international tax evasion by individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vellutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Poniatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Office of the European Union. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4196,51 +4386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Casamatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Cremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12675" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-022-00809-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2021.104433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli De" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2011.12.101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Paoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.781.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Luis Brasil Gondim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/001522111X600588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Rausser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0462-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520630v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vellutini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2007.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJ7K5XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00332.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9T00F3N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-005-0001-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1244" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8FB93BE496080ECF077EFAF8F72266CDF7B47FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-6392-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-005-0019-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9779.00149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJFD15Z8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Zantman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502984" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011214823251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/276F7FA376420A820AD2A901BED5E7B9D6ED09F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2000.410486" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(99)00070-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9442.00212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1999.410091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-gc92" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batt&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hespa.2016.07.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0783-3_11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bousquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Poniatowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Casamatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Cremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-022-00809-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2021.104433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli De" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Paoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.781.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2011.12.101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Luis Brasil Gondim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/001522111X600588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Rausser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0462-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520630v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vellutini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2007.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJ7K5XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00332.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9T00F3N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-005-0001-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1244" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8FB93BE496080ECF077EFAF8F72266CDF7B47FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-6392-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-005-0019-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9779.00149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJFD15Z8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Zantman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502984" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011214823251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/276F7FA376420A820AD2A901BED5E7B9D6ED09F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(99)00070-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2000.410486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9442.00212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1999.410091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-gc92" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batt&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hespa.2016.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0783-3_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Poniatowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>