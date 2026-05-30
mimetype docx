--- v1 (2026-05-04)
+++ v2 (2026-05-30)
@@ -1704,131 +1704,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting on Pensions with Endogenous Retirement Age</w:t>
+                <w:t xml:space="preserve">On the influence of extreme parties in electoral competition with policy-motivated candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pestieau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Donder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (1), pp.7-28. </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (1), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10797-005-6392-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-005-0019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520596v1</w:t>
+                <w:t xml:space="preserve">hal-02520604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voting on Pensions with Endogenous Retirement Age</w:t>
               </w:r>
@@ -1863,167 +1850,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tax and Public Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (1), pp.7-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10797-005-6392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of extreme parties in electoral competition with policy-motivated candidates</w:t>
+                <w:t xml:space="preserve">Voting on Pensions with Endogenous Retirement Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Donder</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-005-6392-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-005-0019-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02520604v1</w:t>
+                <w:t xml:space="preserve">hal-02520596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Power of the Retirees in a Two-Dimensional Voting Model</w:t>
               </w:r>
@@ -2300,131 +2300,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political sustainability and the design of social insurance</w:t>
+                <w:t xml:space="preserve">The Political Economy of Social Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 75 (3), pp.341-364. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 102 (3), pp.503-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0047-2727(99)00070-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1467-9442.00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520562v1</w:t>
+                <w:t xml:space="preserve">hal-02520571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraites par répartition et pouvoir électoral des retraités</w:t>
               </w:r>
@@ -2482,131 +2482,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Political Economy of Social Security</w:t>
+                <w:t xml:space="preserve">Political sustainability and the design of social insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pestieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 102 (3), pp.503-522. </w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75 (3), pp.341-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9442.00212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0047-2727(99)00070-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520571v1</w:t>
+                <w:t xml:space="preserve">hal-02520562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraites par répartition et droits acquis</w:t>
               </w:r>
@@ -3302,230 +3302,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité de l'impact du développement d'Airbnb sur le marché immobilier en Corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hétérogénéité de l’impact du développement d’Airbnb sur le marché immobilier en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Prunetti; Johan Jouve. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTATE : Etude de la soutenabilité des recompositions territoriales de la Corse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122192v1</w:t>
+                <w:t xml:space="preserve">hal-04172572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité de l’impact du développement d’Airbnb sur le marché immobilier en Corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hétérogénéité de l'impact du développement d'Airbnb sur le marché immobilier en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESTATE : Etude de la soutenabilité des recompositions territoriales de la Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/estate-gc92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172572v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Economy of Population Aging</w:t>
               </w:r>
@@ -4386,51 +4386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Casamatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Cremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-022-00809-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2021.104433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli De" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Paoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.781.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2011.12.101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Luis Brasil Gondim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/001522111X600588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Rausser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0462-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520630v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vellutini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2007.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJ7K5XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00332.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9T00F3N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-005-0001-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1244" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8FB93BE496080ECF077EFAF8F72266CDF7B47FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-6392-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-005-0019-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9779.00149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJFD15Z8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Zantman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502984" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011214823251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/276F7FA376420A820AD2A901BED5E7B9D6ED09F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(99)00070-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2000.410486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9442.00212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1999.410091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-gc92" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batt&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hespa.2016.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0783-3_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Poniatowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Casamatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Cremer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-022-00809-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2021.104433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli De" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Paoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.781.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pestieau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2011.12.101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Luis Brasil Gondim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/001522111X600588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Rausser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2010.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0462-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520630v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vellutini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2007.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJ7K5XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2007.00332.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9T00F3N8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-005-0001-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1534-598X.1244" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8FB93BE496080ECF077EFAF8F72266CDF7B47FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-005-0019-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-005-6392-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9779.00149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJFD15Z8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Zantman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502984" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011214823251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/276F7FA376420A820AD2A901BED5E7B9D6ED09F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9442.00212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2000.410486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(99)00070-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1999.410091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-gc92" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batt&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hespa.2016.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-0783-3_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Poniatowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>