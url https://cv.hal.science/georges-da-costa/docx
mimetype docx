--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -345,490 +345,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative vs. non-cooperative marketplace for computing jobs to be run on geo-distributed data centers only supplied by renewable energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling with lightweight predictions in power-constrained HPC platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (10), pp.637. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-025-05300-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2025.3586723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239473v1</w:t>
+                <w:t xml:space="preserve">hal-04747713v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling with lightweight predictions in power-constrained HPC platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware and application aware performance, power and energy models for modern HPC servers with DVFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2025.3586723⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.101106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2025.101106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747713v3</w:t>
+                <w:t xml:space="preserve">hal-04983485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware and application aware performance, power and energy models for modern HPC servers with DVFS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual NVMe-based Storage Function Framework with Fast I/O Request State Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Dinh Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Teabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46, pp.101106. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2025.101106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2025.3558033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983485v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual NVMe-based Storage Function Framework with Fast I/O Request State Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative vs. non-cooperative marketplace for computing jobs to be run on geo-distributed data centers only supplied by renewable energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu Dinh Ngoc</w:t>
+                <w:t xml:space="preserve">Atom Deutsch-Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Teabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hagimont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (10), pp.637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2025.3558033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10586-025-05300-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025782v1</w:t>
+                <w:t xml:space="preserve">hal-05239473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replay with Feedback: How does the performance of HPC system impact user submission behavior?</w:t>
               </w:r>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Péra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,737 +1388,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware scheduling of malleable HPC applications using a Particle Swarm optimised greedy algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Briag Dupont</w:t>
+                <w:t xml:space="preserve">Negotiation Game for Joint IT and Energy Management in Green Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100447⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.1116-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2019.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964970v1</w:t>
+                <w:t xml:space="preserve">hal-02941028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of neural networks for power modeling for Cloud and HPC: It's worth it!</w:t>
+                <w:t xml:space="preserve">Fast maximum coverage of system behavior from a performance and power point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3388322⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.5673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950809v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast maximum coverage of system behavior from a performance and power point of view</w:t>
+                <w:t xml:space="preserve">Effectiveness of neural networks for power modeling for Cloud and HPC: It's worth it!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.5673⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.12:1-12:36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3388322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943086v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiation Game for Joint IT and Energy Management in Green Datacenters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Energy-aware scheduling of malleable HPC applications using a Particle Swarm optimised greedy algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesryne Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briag Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.1116-1138. </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.100447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2019.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941028v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green energy efficient scheduling management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DATAZERO: DATAcenter with Zero Emission and RObust management using renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès de Courchelle</w:t>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Guérout</w:t>
+                <w:t xml:space="preserve">Stéphane Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.103209-103230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2930368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930363v1</w:t>
+                <w:t xml:space="preserve">hal-02370962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATAZERO: DATAcenter with Zero Emission and RObust management using renewable energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Green energy efficient scheduling management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès de Courchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Caux</w:t>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berk Celik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.103209-103230. </w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.208-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2930368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370962v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Monitoring as an Essential Building Block Towards Sustainable Ultrascale Systems</w:t>
               </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès de Courchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.305-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2535,503 +2535,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering system and power measures for servers in datacenter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SaaS for Energy Efficient Utilization of HPC Resources of Linear Algebra Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrachya Astsatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahi Narsisian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12694/scpe.v18i2.1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873703v1</w:t>
+                <w:t xml:space="preserve">hal-01887823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed integer linear programming for quality of service optimization in Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">Energy Optimization Methodology for e-Infrastructure Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrachya Astsatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahi Narsisian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Kocharyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Hankel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2016.12.034⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol .29 (n° 1), pp. 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438550v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Optimization Methodology for e-Infrastructure Providers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mastering system and power measures for servers in datacenter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4073⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 15, pp. 28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709123v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SaaS for Energy Efficient Utilization of HPC Resources of Linear Algebra Calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahi Narsisian</w:t>
+                <w:t xml:space="preserve">Mixed integer linear programming for quality of service optimization in Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Gaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.145-150. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12694/scpe.v18i2.1286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2016.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887823v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Processing Extreme Data</w:t>
               </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient, Thermal-Aware Modeling and Simulation of Datacenters: The CoolEmAll Approach and Evaluation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,161 +3647,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic power estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
+                <w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science - Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00450-014-0264-x⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.225-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156610v1</w:t>
+                <w:t xml:space="preserve">hal-01228273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient and thermal-aware resource management for heterogeneous datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,193 +3832,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 4 (n° 4), pp. 292-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Towards a generic power estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (4), pp.225-240. </w:t>
+              <w:t xml:space="preserve">Computer Science - Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, en ligne, pp. 1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00450-014-0264-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228273v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Performance Counters to Predict and Improve Energy Performance of HPC Systems</w:t>
               </w:r>
@@ -4121,64 +4121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware simulation with DVFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valgreen: an Application's Energy Profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,256 +4652,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting IoT-Edge-Cloud- HPC Continuum on Existing Platforms</w:t>
+                <w:t xml:space="preserve">FedE-ator : A framework for energy consumption analysis of federated learning in distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Vey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+                <w:t xml:space="preserve">Mai Huong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compas’2025 : Parallélisme / Architecture/ Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147272v1</w:t>
+                <w:t xml:space="preserve">hal-05181877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FedE-ator : A framework for energy consumption analysis of federated learning in distributed systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Experimenting IoT-Edge-Cloud- HPC Continuum on Existing Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas’2025 : Parallélisme / Architecture/ Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Tromsø Norway, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181877v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital sufficiency behaviors to deal with intermittent energy sources in a data center</w:t>
               </w:r>
@@ -4991,90 +4991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible NVMe Request Routing for Virtual Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Dinh Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Teabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Parallel and Distributed Processing Symposium (IPDPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society Technical Community on Parallel Processing, May 2024, San Francisco, CA, United States. pp.814-824, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5108,77 +5108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-weight prediction for improving energy consumption in HPC platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,51 +5290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid 2023 - IEEE/ACM 23rd International Symposium on Cluster, Cloud and Internet Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
@@ -5398,510 +5398,510 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIS : Laboratoire Modélisation, Informatique et Système de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIS : Laboratoire Modélisation, Informatique et Système (Université de Picardie Jules Verne), Jul 2022, Amiens, France. paper 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889472v1</w:t>
+                <w:t xml:space="preserve">hal-03759930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Different User Behaviors for Demand Response in Data Centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Madon</w:t>
+                <w:t xml:space="preserve">Standalone Data-Center Sizing Combating the Over-Provisioning of the IT and Electrical Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Parallel and Distributed Computing : Parallel Processing (Euro-Par 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.53-68, </w:t>
+              <w:t xml:space="preserve">Workshop on Cloud Computing (WCC 2022) @ SBAC-PADW 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PADW56527.2022.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768237v1</w:t>
+                <w:t xml:space="preserve">hal-03876011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un centre de données autonome alimenté 100% par des énergies renouvelables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Benaissa</w:t>
+                <w:t xml:space="preserve">Characterization of Different User Behaviors for Demand Response in Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Parallel and Distributed Computing : Parallel Processing (Euro-Par 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.53-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759930v1</w:t>
+                <w:t xml:space="preserve">hal-03768237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standalone Data-Center Sizing Combating the Over-Provisioning of the IT and Electrical Parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Benaissa</w:t>
+                <w:t xml:space="preserve">Optimized Resource Allocation on Virtualized Non-Uniform I/O Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Dinh Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Teabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cloud Computing (WCC 2022) @ SBAC-PADW 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium on Cluster, Cloud and Internet Computing (CCGrid 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Taormina, Italy. pp.432-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid54584.2022.00053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PADW56527.2022.00019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876011v1</w:t>
+                <w:t xml:space="preserve">hal-03738261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Resource Allocation on Virtualized Non-Uniform I/O Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tu Dinh Ngoc</w:t>
+                <w:t xml:space="preserve">Dimensionnement d'un centre de données autonome alimenté 100% par des énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Teabe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Cluster, Cloud and Internet Computing (CCGrid 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIS : Laboratoire Modélisation, Informatique et Système de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid54584.2022.00053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03738261v1</w:t>
+                <w:t xml:space="preserve">hal-03889472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-Based Negotiation between Power Demand and Supply in Green Datacenters</w:t>
               </w:r>
@@ -6097,717 +6097,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">A Decentralized Algorithm to Revisit the Debate of Centralization and Decentralization Approaches for Cloud Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhou Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809188v1</w:t>
+                <w:t xml:space="preserve">hal-02316865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Algorithm to Revisit the Debate of Centralization and Decentralization Approaches for Cloud Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikhou Thiam</w:t>
+                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.165-172</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316865v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinarity for biodiversity management on campus through citizen sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+                <w:t xml:space="preserve">Heuristiques d'ordonnancement pour les centres de données alimentés par énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Trân</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Smart and Sustainable City (WSSC 2017) in conjunction with 2017 IEEE Smart World Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348155v1</w:t>
+                <w:t xml:space="preserve">hal-01809183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zong Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3018896.3065839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques d'ordonnancement pour les centres de données alimentés par énergies renouvelables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Multidisciplinarity for biodiversity management on campus through citizen sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amal Sayah</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Trân</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Smart and Sustainable City (WSSC 2017) in conjunction with 2017 IEEE Smart World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UIC-ATC.2017.8397397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809183v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493785v1</w:t>
+                <w:t xml:space="preserve">hal-01355452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
+                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
@@ -6838,1311 +6860,1289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396947v1</w:t>
+                <w:t xml:space="preserve">hal-01346600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Generating large-scale Google-like Workload</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enida Sheme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inès de Courchelle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Resilience and/or Energy-aware techniques for High-Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sofia, Bulgaria. pp. 45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGCC.2016.7892623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01472021v1</w:t>
+                <w:t xml:space="preserve">hal-01873794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enida Sheme</w:t>
+                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873794v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Generating large-scale Google-like Workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès de Courchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Resilience and/or Energy-aware techniques for High-Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGCC.2016.7892623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346600v1</w:t>
+                <w:t xml:space="preserve">hal-01472021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+                <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Days (WD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1--6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355452v1</w:t>
+                <w:t xml:space="preserve">hal-01493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C4Me &amp;quot; See for me</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
+                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219973v1</w:t>
+                <w:t xml:space="preserve">hal-01094431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel range-free immune to radio range difference (IRRD) geo-localization algorithm in wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ejigu Dejene</w:t>
+                <w:t xml:space="preserve">Dynamic voltage and frequency scaling for 3D Classical Spin Glass application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrachya Astsatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakob Abajyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahi Narsisian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th edition of IEEE Africon "Green Innovation for African Renaissance" (AFRICON 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Computer Science and Information Technologies (CSIT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Yerevan, Armenia. pp. 121-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663269v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+                <w:t xml:space="preserve">C4Me &amp;quot; See for me</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Paquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199917v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic voltage and frequency scaling for 3D Classical Spin Glass application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hrachya Astsatryan</w:t>
+                <w:t xml:space="preserve">Novel range-free immune to radio range difference (IRRD) geo-localization algorithm in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Asferaw Demilew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakob Abajyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wahi Narsisian</w:t>
+                <w:t xml:space="preserve">Ejigu Dejene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Guérout</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computer Science and Information Technologies (CSIT 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th edition of IEEE Africon "Green Innovation for African Renaissance" (AFRICON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2015, Addis Ababa, Ethiopia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFRCON.2015.7331966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282036v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel reliable range-free geo-localization algorithm in wireless networks: Centre of the smallest communication overlap polygon (CSCOP)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dejene Ejigu</w:t>
+                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050081v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Novel reliable range-free geo-localization algorithm in wireless networks: Centre of the smallest communication overlap polygon (CSCOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Asferaw Demilew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejene Ejigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+              <w:t xml:space="preserve">3rd International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Constanta, Romania. pp.181-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BlackSeaCom.2015.7185111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094431v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-free selective anchor node center of the smallest communication overlap polygon localization algorithm in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Asferaw Demilew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejene Ejigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,1469 +8287,1491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy aware clouds scheduling using anti-load balancing algorithm : EACAB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikhou Thiam</w:t>
+                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.334-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193102v1</w:t>
+                <w:t xml:space="preserve">hal-03666046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimization of Costs and Energy Consumption in a Data Center by a Workload-Based Capacity Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Piatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Salom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Siso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Energy-Efficient Data Centres, co-located with E-Energy (E2DC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom. pp. 102-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075819v1</w:t>
+                <w:t xml:space="preserve">hal-01399880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of Costs and Energy Consumption in a Data Center by a Workload-Based Capacity Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Siso</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Energy-Efficient Data Centres, co-located with E-Energy (E2DC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399880v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT4S 2029: What Will Be The Systems Supporting Sustainability in 15 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Penzenstadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Raturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on ICT for Sustainability (ICT4S 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.30-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Thermal-aware cloud middleware to reduce cooling needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Collaboration Technologies and Infrastructures - WETICE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp. 115-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03666046v1</w:t>
+                <w:t xml:space="preserve">hal-01150336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-aware cloud middleware to reduce cooling needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+                <w:t xml:space="preserve">Energy aware clouds scheduling using anti-load balancing algorithm : EACAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhou Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Collaboration Technologies and Infrastructures - WETICE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp. 115-120</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp. 82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150336v1</w:t>
+                <w:t xml:space="preserve">hal-01193102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity: The Key to Achieve Power-Proportional Computing</w:t>
+                <w:t xml:space="preserve">Energy - and Heat-aware HPC Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid - CCGrid 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp. 656-662</w:t>
+              <w:t xml:space="preserve">International Workshop on European Actions Towards Eco-Friendly Data Centers (EuroEcoDc), co-located with 3th International Conference on Cloud and Green Computing (CGC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp. 435-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147291v1</w:t>
+                <w:t xml:space="preserve">hal-01212924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy - and Heat-aware HPC Benchmarks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on European Actions Towards Eco-Friendly Data Centers (EuroEcoDc), co-located with 3th International Conference on Cloud and Green Computing (CGC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2013, Beijing, China. pp.118-- 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212924v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Energy Consumption Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp. 51-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925299v1</w:t>
+                <w:t xml:space="preserve">hal-01220610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
+                <w:t xml:space="preserve">Simulation énergétique de tâches distribuées avec changements dynamiques de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp. 51-57</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220610v1</w:t>
+                <w:t xml:space="preserve">hal-01228319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation énergétique de tâches distribuées avec changements dynamiques de fréquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">Modeling Data Center Building Blocks for Energy-efficiency and Thermal Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Vor Dem Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Piatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. 8p</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Energy-Efficient Data Centres, co-located with E-Energy (E2DC 2013) Co-located workshops of 4th International Conference on Future Energy Systems (ACM e-Energy 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Berkeley, CA, United States. pp.66-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228319v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Data Center Building Blocks for Energy-efficiency and Thermal Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity: The Key to Achieve Power-Proportional Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Energy-Efficient Data Centres, co-located with E-Energy (E2DC 2013) Co-located workshops of 4th International Conference on Future Energy Systems (ACM e-Energy 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Berkeley, CA, United States. pp.66-82</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid - CCGrid 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp. 656-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240694v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid'5000 energy-aware experiments with DVFS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Guérout</w:t>
+                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">grid’5000 school</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228321v1</w:t>
+                <w:t xml:space="preserve">hal-00752883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9794,100 +9816,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
+                <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
@@ -9918,203 +9940,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E2DC - 1st International Workshop on Energy-Efficient Data Centres - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752883v1</w:t>
+                <w:t xml:space="preserve">hal-00748070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Grid'5000 energy-aware experiments with DVFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E2DC - 1st International Workshop on Energy-Efficient Data Centres - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">grid’5000 school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nantes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748070v1</w:t>
+                <w:t xml:space="preserve">hal-01228321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
               </w:r>
@@ -10319,481 +10319,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles fluides pour l'économie d'énergie dans les grilles par migration : une premère approche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Aware Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Sanchez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (Renpar) 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Efficient Grids, Clouds and Clusters Workshop (co-located with Grid 2009) (E2GC2 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Banff, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GRID.2009.5353063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872133v1</w:t>
+                <w:t xml:space="preserve">hal-00684523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la consommation énergétique dans les centres de serveurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696209v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Resource Allocation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles fluides pour l'économie d'énergie dans les grilles par migration : une premère approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amal Sayah</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficient Grids, Clouds and Clusters Workshop (co-located with Grid 2009) (E2GC2 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (Renpar) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684523v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction de la consommation énergétique dans les centres de serveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle GSP du GDR ASR; IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2009, Toulouse, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474732v1</w:t>
+                <w:t xml:space="preserve">hal-00696209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A batch scheduler with high level components</w:t>
               </w:r>
@@ -10975,51 +10975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11322,726 +11322,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy aware ultrascale systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Programming models and runtimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Alonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Alexey L. Lastovetsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo de Maio</w:t>
+                <w:t xml:space="preserve">Jorge G. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Diaz Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Luis Garcia Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesus Carretero; Emmanuel Jeannot; Albert Zomaya. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrascale Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.127-188, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch⟩</w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institution of Engineering and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-63, 2019, 978-1785618338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163289v1</w:t>
+                <w:t xml:space="preserve">hal-02403121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming models and runtimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy aware ultrascale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan-Luis Garcia Zapata</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrascale Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-63, 2019, 978-1785618338. </w:t>
+              <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.127-188, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403121v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and Resource Allocation</w:t>
+                <w:t xml:space="preserve">Green Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragati Agrawal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Borgetto</w:t>
+                <w:t xml:space="preserve">Robert Basmadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Comito</w:t>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Gyarmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzmitry Kliazovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.159-196, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190202v1</w:t>
+                <w:t xml:space="preserve">hal-01196827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Data Centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+                <w:t xml:space="preserve">CoolEmAll: Models and Tools for Planning and Operating Energy Efficient Data Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Vor Dem Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dzmitry Kliazovich</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">U. Khan, Samee; Y. Zomaya, Albert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch6⟩</w:t>
+              <w:t xml:space="preserve">Handbook on Data Centers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191--245, 2015, 978-1-4939-2092-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2092-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196827v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoolEmAll: Models and Tools for Planning and Operating Energy Efficient Data Centres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
+                <w:t xml:space="preserve">Scheduling and Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragati Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Donoghue</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">U. Khan, Samee; Y. Zomaya, Albert. </w:t>
+              <w:t xml:space="preserve">Pierson, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Data Centers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, pp.225--262, 2015, Chapître 8, 978-1-118-86463-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193101v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Modeling</w:t>
               </w:r>
@@ -12066,51 +12066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12156,51 +12156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,349 +13633,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coolemall D2.6 Final release of the simulation and visualisation toolkit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoolEmAll D5.6 Final metrics and benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Siso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Salom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Volk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nico Eichhorn</w:t>
+                <w:t xml:space="preserve">Eduard Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zilio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818161v1</w:t>
+                <w:t xml:space="preserve">hal-01818070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoolEmAll D5.6 Final metrics and benchmarks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaume Salom</w:t>
+                <w:t xml:space="preserve">Coolemall D2.6 Final release of the simulation and visualisation toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosandra Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Oro</w:t>
+                <w:t xml:space="preserve">Nico Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zilio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818070v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoolEmAll D2.4 First release of the simulation and visualisation toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rathgeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosandra Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14040,51 +14040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Jarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14106,90 +14106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoolEmAll D5.1 White paper on Energy-and Heat-aware metrics for computing modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Siso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon B Fornós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assunta Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14618,51 +14618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57E24109"/>
+    <w:nsid w:val="CA09E749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14849,51 +14849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108152383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2025.101106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dinh Ngoc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Teabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2025.3558033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lezcano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3253798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesryne Mejri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Astsatryan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahi Narsisian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Kocharyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hankel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i2.1286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Rico-Gallego" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piatek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2015.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Gatt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS57955.2024.00077" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benaissa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759930v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW56527.2022.00019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738261v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2016.7892623" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paquereau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakob Abajyan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Salom" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Siso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150336v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zilio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jarus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5697987" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403121v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey L. Lastovetsky" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Diaz Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Garcia Zapata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbpc024e_ch2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rey Porto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sanjoaqu&#237;n Vives" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quintiliani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wierse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seroul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vysock&#253;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Barth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonene" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Trinh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818161v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Volk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosandra Sandoval" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eichhorn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Oro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rathgeb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Prieto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon B Forn&#243;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Napolitano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPG0116" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01350630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453537v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:134db5b460b3d17f6f30983e8a0e2817efecc765" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108152383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2025.101106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dinh Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Teabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2025.3558033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lezcano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3253798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesryne Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Astsatryan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahi Narsisian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i2.1286" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Kocharyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hankel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Rico-Gallego" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piatek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2015.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Do" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Gatt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS57955.2024.00077" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benaissa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW56527.2022.00019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348155v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2016.7892623" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282036v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakob Abajyan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paquereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Salom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Siso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zilio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jarus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5697987" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey L. Lastovetsky" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Diaz Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Garcia Zapata" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbpc024e_ch2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rey Porto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sanjoaqu&#237;n Vives" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quintiliani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wierse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seroul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vysock&#253;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Barth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonene" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Trinh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818070v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Oro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Volk" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosandra Sandoval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eichhorn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rathgeb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Prieto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon B Forn&#243;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Napolitano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPG0116" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01350630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453537v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:134db5b460b3d17f6f30983e8a0e2817efecc765" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>