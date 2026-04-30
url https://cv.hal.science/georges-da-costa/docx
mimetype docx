--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1120,1005 +1120,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined IT and Power Supply Infrastructure Sizing for Standalone Green Data Centers</w:t>
+                <w:t xml:space="preserve">A survey of challenges and solutions for the integration of renewable energy in datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Haddad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+                <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Péra</w:t>
+                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.100505. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.111787 - 111805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110359v1</w:t>
+                <w:t xml:space="preserve">hal-03549336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of challenges and solutions for the integration of renewable energy in datacenters</w:t>
+                <w:t xml:space="preserve">Combined IT and Power Supply Infrastructure Sizing for Standalone Green Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Grange</w:t>
+                <w:t xml:space="preserve">Marwa Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Péra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155, pp.111787 - 111805. </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549336v1</w:t>
+                <w:t xml:space="preserve">hal-03110359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiation Game for Joint IT and Energy Management in Green Datacenters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Energy-aware scheduling of malleable HPC applications using a Particle Swarm optimised greedy algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesryne Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briag Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2019.11.018⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.100447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941028v2</w:t>
+                <w:t xml:space="preserve">hal-02964970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast maximum coverage of system behavior from a performance and power point of view</w:t>
+                <w:t xml:space="preserve">Effectiveness of neural networks for power modeling for Cloud and HPC: It's worth it!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.12:1-12:36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3388322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.5673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943086v1</w:t>
+                <w:t xml:space="preserve">hal-02950809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of neural networks for power modeling for Cloud and HPC: It's worth it!</w:t>
+                <w:t xml:space="preserve">Fast maximum coverage of system behavior from a performance and power point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3388322⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.5673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950809v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware scheduling of malleable HPC applications using a Particle Swarm optimised greedy algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Briag Dupont</w:t>
+                <w:t xml:space="preserve">Negotiation Game for Joint IT and Energy Management in Green Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.100447. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.1116-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2019.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964970v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATAZERO: DATAcenter with Zero Emission and RObust management using renewable energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green energy efficient scheduling management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+                <w:t xml:space="preserve">Inès de Courchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Caux</w:t>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berk Celik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2930368⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.208-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370962v1</w:t>
+                <w:t xml:space="preserve">hal-01930363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green energy efficient scheduling management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès de Courchelle</w:t>
+                <w:t xml:space="preserve">DATAZERO: DATAcenter with Zero Emission and RObust management using renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Guérout</w:t>
+                <w:t xml:space="preserve">Gwilherm Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93, pp.208-232. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.103209-103230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2930368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930363v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Monitoring as an Essential Building Block Towards Sustainable Ultrascale Systems</w:t>
               </w:r>
@@ -2336,702 +2336,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un flux adaptatif des données pour le campus du futur</w:t>
+                <w:t xml:space="preserve">Modeling, classifying and generating large-scale Google-like workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Péninou</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès de Courchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BelvedeR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982559v1</w:t>
+                <w:t xml:space="preserve">hal-02640354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, classifying and generating large-scale Google-like workload</w:t>
+                <w:t xml:space="preserve">Vers un flux adaptatif des données pour le campus du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inès de Courchelle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BelvedeR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.35-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640354v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SaaS for Energy Efficient Utilization of HPC Resources of Linear Algebra Calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mastering system and power measures for servers in datacenter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12694/scpe.v18i2.1286⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 15, pp. 28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887823v1</w:t>
+                <w:t xml:space="preserve">hal-01873703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Optimization Methodology for e-Infrastructure Providers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahi Narsisian</w:t>
+                <w:t xml:space="preserve">Mixed integer linear programming for quality of service optimization in Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Gaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aram Kocharyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Hankel</w:t>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4073⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2016.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709123v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering system and power measures for servers in datacenter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Optimization Methodology for e-Infrastructure Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrachya Astsatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahi Narsisian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram Kocharyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Hankel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol .29 (n° 1), pp. 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873703v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed integer linear programming for quality of service optimization in Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
+                <w:t xml:space="preserve">SaaS for Energy Efficient Utilization of HPC Resources of Linear Algebra Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrachya Astsatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahi Narsisian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.145-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2016.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12694/scpe.v18i2.1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438550v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Processing Extreme Data</w:t>
               </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient, Thermal-Aware Modeling and Simulation of Datacenters: The CoolEmAll Approach and Evaluation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,174 +3647,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Medjiah</w:t>
+                <w:t xml:space="preserve">Towards a generic power estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.006⟩</w:t>
+              <w:t xml:space="preserve">Computer Science - Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, en ligne, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00450-014-0264-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228273v1</w:t>
+                <w:t xml:space="preserve">hal-01156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient and thermal-aware resource management for heterogeneous datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,487 +3819,500 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 4 (n° 4), pp. 292-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic power estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
+                <w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science - Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, en ligne, pp. 1-9. </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.225-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00450-014-0264-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156610v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Performance Counters to Predict and Improve Energy Performance of HPC Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-aware simulation with DVFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Neves Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajkumar Buyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2013.07.010⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 39, pp. 76-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925306v1</w:t>
+                <w:t xml:space="preserve">hal-01128614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware simulation with DVFS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">Exploiting Performance Counters to Predict and Improve Energy Performance of HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 39, pp. 76-91. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 36, pp. 287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2013.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2013.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128614v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency in HPC with and without knowledge of applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valgreen: an Application's Energy Profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,477 +4652,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FedE-ator : A framework for energy consumption analysis of federated learning in distributed systems</w:t>
+                <w:t xml:space="preserve">Experimenting IoT-Edge-Cloud- HPC Continuum on Existing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Huong Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Cassandre Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas’2025 : Parallélisme / Architecture/ Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Tromsø Norway, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181877v1</w:t>
+                <w:t xml:space="preserve">hal-05147272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting IoT-Edge-Cloud- HPC Continuum on Existing Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Réjane Dalcé</w:t>
+                <w:t xml:space="preserve">FedE-ator : A framework for energy consumption analysis of federated learning in distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Huong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compas’2025 : Parallélisme / Architecture/ Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147272v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital sufficiency behaviors to deal with intermittent energy sources in a data center</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Madon</w:t>
+                <w:t xml:space="preserve">Flexible NVMe Request Routing for Virtual Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Dinh Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Teabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4S 2024: International Conference on ICT for Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT4S64576.2024.00015⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Parallel and Distributed Processing Symposium (IPDPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society Technical Community on Parallel Processing, May 2024, San Francisco, CA, United States. pp.814-824, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS57955.2024.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745218v1</w:t>
+                <w:t xml:space="preserve">hal-04661306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible NVMe Request Routing for Virtual Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Teabe</w:t>
+                <w:t xml:space="preserve">Digital sufficiency behaviors to deal with intermittent energy sources in a data center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolyne Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Parallel and Distributed Processing Symposium (IPDPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society Technical Community on Parallel Processing, May 2024, San Francisco, CA, United States. pp.814-824, </w:t>
+              <w:t xml:space="preserve">ICT4S 2024: International Conference on ICT for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS57955.2024.00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT4S64576.2024.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661306v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-weight prediction for improving energy consumption in HPC platforms</w:t>
               </w:r>
@@ -5366,330 +5366,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un centre de données autonome alimenté 100% par des énergies renouvelables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Benaissa</w:t>
+                <w:t xml:space="preserve">Characterization of Different User Behaviors for Demand Response in Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Parallel and Distributed Computing : Parallel Processing (Euro-Par 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.53-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759930v1</w:t>
+                <w:t xml:space="preserve">hal-03768237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standalone Data-Center Sizing Combating the Over-Provisioning of the IT and Electrical Parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement d'un centre de données autonome alimenté 100% par des énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cloud Computing (WCC 2022) @ SBAC-PADW 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIS : Laboratoire Modélisation, Informatique et Système (Université de Picardie Jules Verne), Jul 2022, Amiens, France. paper 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876011v1</w:t>
+                <w:t xml:space="preserve">hal-03759930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Different User Behaviors for Demand Response in Data Centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Madon</w:t>
+                <w:t xml:space="preserve">Standalone Data-Center Sizing Combating the Over-Provisioning of the IT and Electrical Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Parallel and Distributed Computing : Parallel Processing (Euro-Par 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.53-68, </w:t>
+              <w:t xml:space="preserve">Workshop on Cloud Computing (WCC 2022) @ SBAC-PADW 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PADW56527.2022.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768237v1</w:t>
+                <w:t xml:space="preserve">hal-03876011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Resource Allocation on Virtualized Non-Uniform I/O Architectures</w:t>
               </w:r>
@@ -5792,51 +5792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement d'un centre de données autonome alimenté 100% par des énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5887,51 +5887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-Based Negotiation between Power Demand and Supply in Green Datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,455 +6097,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Algorithm to Revisit the Debate of Centralization and Decentralization Approaches for Cloud Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikhou Thiam</w:t>
+                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.165-172</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316865v1</w:t>
+                <w:t xml:space="preserve">hal-01809188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">A Decentralized Algorithm to Revisit the Debate of Centralization and Decentralization Approaches for Cloud Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhou Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809188v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques d'ordonnancement pour les centres de données alimentés par énergies renouvelables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amal Sayah</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3018896.3065839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809183v1</w:t>
+                <w:t xml:space="preserve">hal-03624741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Heuristiques d'ordonnancement pour les centres de données alimentés par énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3018896.3065839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624741v1</w:t>
+                <w:t xml:space="preserve">hal-01809183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinarity for biodiversity management on campus through citizen sciences</w:t>
               </w:r>
@@ -6655,51 +6655,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
@@ -6730,357 +6730,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
+              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355452v1</w:t>
+                <w:t xml:space="preserve">hal-01396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Generating large-scale Google-like Workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès de Courchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International Workshop on Resilience and/or Energy-aware techniques for High-Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGCC.2016.7892623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346600v1</w:t>
+                <w:t xml:space="preserve">hal-01472021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enida Sheme</w:t>
+                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873794v1</w:t>
+                <w:t xml:space="preserve">hal-01355452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
+                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
@@ -7111,255 +7094,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396947v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Generating large-scale Google-like Workload</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enida Sheme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inès de Courchelle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Resilience and/or Energy-aware techniques for High-Performance Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sofia, Bulgaria. pp. 45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472021v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zong Yi Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Days (WD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7378,506 +7378,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Novel reliable range-free geo-localization algorithm in wireless networks: Centre of the smallest communication overlap polygon (CSCOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Asferaw Demilew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejene Ejigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+              <w:t xml:space="preserve">3rd International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Constanta, Romania. pp.181-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BlackSeaCom.2015.7185111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094431v1</w:t>
+                <w:t xml:space="preserve">hal-04050081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic voltage and frequency scaling for 3D Classical Spin Glass application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrachya Astsatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakob Abajyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahi Narsisian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computer Science and Information Technologies (CSIT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Yerevan, Armenia. pp. 121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C4Me &amp;quot; See for me</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel range-free immune to radio range difference (IRRD) geo-localization algorithm in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Asferaw Demilew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejigu Dejene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th edition of IEEE Africon "Green Innovation for African Renaissance" (AFRICON 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2015, Addis Ababa, Ethiopia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AFRCON.2015.7331966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7932,217 +7919,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel reliable range-free geo-localization algorithm in wireless networks: Centre of the smallest communication overlap polygon (CSCOP)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dejene Ejigu</w:t>
+                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2015, Constanta, Romania. pp.181-185, </w:t>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BlackSeaCom.2015.7185111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050081v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-free selective anchor node center of the smallest communication overlap polygon localization algorithm in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Asferaw Demilew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejene Ejigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,160 +8287,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICT4S 2029: What Will Be The Systems Supporting Sustainability in 15 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Penzenstadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Pufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Raturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on ICT for Sustainability (ICT4S 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.30-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666046v1</w:t>
+                <w:t xml:space="preserve">hal-02290006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of Costs and Energy Consumption in a Data Center by a Workload-Based Capacity Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8449,119 +8457,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Piatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Siso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Energy-Efficient Data Centres, co-located with E-Energy (E2DC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom. pp. 102-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8606,201 +8614,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICT4S 2029: What Will Be The Systems Supporting Sustainability in 15 Years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on ICT for Sustainability (ICT4S 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.334-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290006v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal-aware cloud middleware to reduce cooling needs</w:t>
               </w:r>
@@ -8868,51 +8868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy aware clouds scheduling using anti-load balancing algorithm : EACAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikhou Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8957,481 +8957,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy - and Heat-aware HPC Benchmarks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Consumption Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on European Actions Towards Eco-Friendly Data Centers (EuroEcoDc), co-located with 3th International Conference on Cloud and Green Computing (CGC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp. 435-442</w:t>
+              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp. 51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212924v1</w:t>
+                <w:t xml:space="preserve">hal-01220610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Simulation énergétique de tâches distribuées avec changements dynamiques de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925299v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Library</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy - and Heat-aware HPC Benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp. 51-57</w:t>
+              <w:t xml:space="preserve">International Workshop on European Actions Towards Eco-Friendly Data Centers (EuroEcoDc), co-located with 3th International Conference on Cloud and Green Computing (CGC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp. 435-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220610v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation énergétique de tâches distribuées avec changements dynamiques de fréquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2013, Beijing, China. pp.118-- 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228319v1</w:t>
+                <w:t xml:space="preserve">hal-00925299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Data Center Building Blocks for Energy-efficiency and Thermal Simulations</w:t>
               </w:r>
@@ -9443,51 +9443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micha Vor Dem Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Jarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9611,51 +9611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,51 +9741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9871,51 +9871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9992,90 +9992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid'5000 energy-aware experiments with DVFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Alexandru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">grid’5000 school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nantes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10936,90 +10936,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Solutions for Data Center Powered by on Site Renewable Energy Only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11322,726 +11322,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming models and runtimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy aware ultrascale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Oleksiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge G. Barbosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan-Luis Garcia Zapata</w:t>
+                <w:t xml:space="preserve">Vincenzo de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrascale Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch2⟩</w:t>
+              <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.127-188, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403121v1</w:t>
+                <w:t xml:space="preserve">hal-02163289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy aware ultrascale systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Programming models and runtimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey L. Lastovetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge G. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Diaz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Alonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo de Maio</w:t>
+                <w:t xml:space="preserve">Juan-Luis Garcia Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesus Carretero; Emmanuel Jeannot; Albert Zomaya. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrascale Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.127-188, 2019, </w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institution of Engineering and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-63, 2019, 978-1785618338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/PBPC024E_ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163289v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Data Centers</w:t>
+                <w:t xml:space="preserve">Scheduling and Resource Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Basmadjian</w:t>
+                <w:t xml:space="preserve">Pragati Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Borgetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+                <w:t xml:space="preserve">Carmela Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dzmitry Kliazovich</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierson, Jean-Marc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, pp.225--262, 2015, Chapître 8, 978-1-118-86463-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196827v1</w:t>
+                <w:t xml:space="preserve">hal-03190202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoolEmAll: Models and Tools for Planning and Operating Energy Efficient Data Centres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micha Vor Dem Berge</w:t>
+                <w:t xml:space="preserve">Green Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Basmadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Gyarmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Buchholz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Donoghue</w:t>
+                <w:t xml:space="preserve">Dzmitry Kliazovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Data Centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2092-1_6⟩</w:t>
+              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.159-196, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193101v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and Resource Allocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmela Comito</w:t>
+                <w:t xml:space="preserve">CoolEmAll: Models and Tools for Planning and Operating Energy Efficient Data Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Vor Dem Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierson, Jean-Marc. </w:t>
+              <w:t xml:space="preserve">U. Khan, Samee; Y. Zomaya, Albert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook on Data Centers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191--245, 2015, 978-1-4939-2092-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2092-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190202v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Modeling</w:t>
               </w:r>
@@ -12066,51 +12066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12156,64 +12156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12424,51 +12424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basmadjian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12575,51 +12575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calvary, Gaëlle; Delot, Thierry; Sèdes, Florence; Tigli, Jean-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12696,51 +12696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALVARY, Gaëlle; DELOT, Thierry; SEDES Florence; TIGLI, Jean-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
@@ -13633,349 +13633,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoolEmAll D5.6 Final metrics and benchmarks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coolemall D2.6 Final release of the simulation and visualisation toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Oro</w:t>
+                <w:t xml:space="preserve">Eugen Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosandra Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zilio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818070v1</w:t>
+                <w:t xml:space="preserve">hal-01818161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coolemall D2.6 Final release of the simulation and visualisation toolkit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoolEmAll D5.6 Final metrics and benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Siso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Salom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosandra Sandoval</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01818161v1</w:t>
+                <w:t xml:space="preserve">hal-01818070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoolEmAll D2.4 First release of the simulation and visualisation toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rathgeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosandra Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14040,51 +14040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Jarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14106,90 +14106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoolEmAll D5.1 White paper on Energy-and Heat-aware metrics for computing modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Siso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon B Fornós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assunta Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14618,51 +14618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA09E749"/>
+    <w:nsid w:val="053B34ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14849,51 +14849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108152383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2025.101106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dinh Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Teabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2025.3558033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lezcano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3253798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesryne Mejri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Astsatryan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahi Narsisian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i2.1286" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Kocharyan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hankel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Rico-Gallego" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piatek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2015.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Do" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Gatt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS57955.2024.00077" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benaissa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW56527.2022.00019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348155v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2016.7892623" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282036v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakob Abajyan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paquereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Salom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Siso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zilio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jarus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5697987" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey L. Lastovetsky" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Diaz Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Garcia Zapata" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbpc024e_ch2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rey Porto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sanjoaqu&#237;n Vives" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quintiliani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wierse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seroul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vysock&#253;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Barth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonene" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Trinh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818070v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Oro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Volk" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosandra Sandoval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eichhorn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rathgeb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Prieto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon B Forn&#243;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Napolitano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPG0116" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01350630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453537v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:134db5b460b3d17f6f30983e8a0e2817efecc765" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108152383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2025.101106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dinh Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Teabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2025.3558033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lezcano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3253798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesryne Mejri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.12.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Astsatryan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahi Narsisian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Kocharyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hankel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i2.1286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Rico-Gallego" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piatek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2015.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS57955.2024.00077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Gatt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benaissa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW56527.2022.00019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348155v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2016.7892623" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakob Abajyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paquereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399880v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Salom" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Siso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zilio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jarus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5697987" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403121v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey L. Lastovetsky" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Diaz Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Garcia Zapata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbpc024e_ch2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rey Porto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sanjoaqu&#237;n Vives" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quintiliani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wierse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seroul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vysock&#253;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Barth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonene" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Trinh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818161v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Volk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosandra Sandoval" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eichhorn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Oro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rathgeb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Prieto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon B Forn&#243;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Napolitano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPG0116" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01350630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453537v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:134db5b460b3d17f6f30983e8a0e2817efecc765" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>