--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,14563 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14511 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Da Costa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-da-costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3365-7709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108152383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=O_oqbV8AAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Da Costa est professeur d'informatique à l'Université de Toulouse. Il a obtenu son doctorat au LIG (Grenoble, France) en 2005 et son habilitation à l'Université Toulouse 3 en 2015. Il est membre du laboratoire IRIT. Ses recherches portent sur les systèmes distribués à grande échelle soutenables et économes en énergie. Ses recherches portent sur le HPC, le cloud computing, l'évaluation des performances, les plateformes expérimentales (SLICES-FR, Grid'5000, DROCC) Il est responsable d'un workpackage dans le programme France2030 'HPC' NumPEx. Il a été vice-président de l'agrégation d’informatique.  Il est maintenant vice-président au numérique de la Comue de Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPI malleability validation under replayed real-world HPC conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Iserte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 178, pp.108305. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2025.108305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling with lightweight predictions in power-constrained HPC platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Carastan-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fontana de Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millian Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Rzadca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2025.3586723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747713v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware and application aware performance, power and energy models for modern HPC servers with DVFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.101106. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2025.101106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual NVMe-based Storage Function Framework with Fast I/O Request State Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Teabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hagimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2025.3558033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative vs. non-cooperative marketplace for computing jobs to be run on geo-distributed data centers only supplied by renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom Deutsch-Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fontana de Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (10), pp.637. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-025-05300-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replay with Feedback: How does the performance of HPC system impact user submission behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2024.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O/S level interrupt prediction for performance and energy management on Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lezcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2023.3253798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective and Cooperative Power Planning for Datacenter With On-Site Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renaud-Goud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.104067-104092. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3210523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of challenges and solutions for the integration of renewable energy in datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rostirolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thuyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.111787 - 111805. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined IT and Power Supply Infrastructure Sizing for Standalone Green Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Péra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100505. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of neural networks for power modeling for Cloud and HPC: It's worth it!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.12:1-12:36. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware scheduling of malleable HPC applications using a Particle Swarm optimised greedy algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesryne Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briag Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.100447. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast maximum coverage of system behavior from a performance and power point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (14), pp.0. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.5673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiation Game for Joint IT and Energy Management in Green Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thuyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.1116-1138. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green energy efficient scheduling management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès de Courchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.208-232. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAZERO: DATAcenter with Zero Emission and RObust management using renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berk Celik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.103209-103230. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2930368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Monitoring as an Essential Building Block Towards Sustainable Ultrascale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assuncao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivona Brandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.27-42. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2017.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green IT scheduling for data center powered with renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.99-120. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un flux adaptatif des données pour le campus du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Péninou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, classifying and generating large-scale Google-like workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès de Courchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.305-314. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering system and power measures for servers in datacenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 15, pp. 28-38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer linear programming for quality of service optimization in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Gaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization Methodology for e-Infrastructure Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrachya Astsatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahi Narsisian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aram Kocharyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Hankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol .29 (n° 1), pp. 1. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.4073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SaaS for Energy Efficient Utilization of HPC Resources of Linear Algebra Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrachya Astsatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahi Narsisian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.145-150. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v18i2.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Processing Extreme Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Iuhasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Talia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 16 (n° 4), pp. 467-489. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v16i4.1134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exascale machines require new programming paradigms and runtimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fahringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Rico-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atanas Hristov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing Frontiers and Innovations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2: Special Issue on Sustainability in Ultrascale Computing Systems in cooperation with NESUS (2), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14529/jsfi150201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient, Thermal-Aware Modeling and Simulation of Datacenters: The CoolEmAll Approach and Evaluation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pia Tek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 25, pp. 535-553. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and thermal models for simulation of workload and resource management in computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Piatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 58 (n° 1), pp. 40-54. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big, Medium, Little: Reaching Energy Proportionality with Heterogeneous Computing Scheduler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Villebonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.0. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129626415410066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic power estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science - Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, en ligne, pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00450-014-0264-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient and thermal-aware resource management for heterogeneous datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 4 (n° 4), pp. 292-306. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of service modeling for green scheduling in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.225-240. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware simulation with DVFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Neves Calheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajkumar Buyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 39, pp. 76-91. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2013.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Performance Counters to Predict and Improve Energy Performance of HPC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 36, pp. 287-298. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency in HPC with and without knowledge of applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.232-243. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342013495304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valgreen: an Application's Energy Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Soft Computing and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 3 (n° 3), pp. 549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware service allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Borgetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special issue: Special Section: Energy efficiency in large-scale distributed systems, 28 (5), pp.769-779. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting IoT-Edge-Cloud- HPC Continuum on Existing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dalcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 25th International Symposium on Cluster, Cloud and Internet Computing Workshops (CCGridW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Tromsø Norway, Norway. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGridW65158.2025.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedE-ator : A framework for energy consumption analysis of federated learning in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Huong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millian Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas’2025 : Parallélisme / Architecture/ Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible NVMe Request Routing for Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Teabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hagimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Parallel and Distributed Processing Symposium (IPDPS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society Technical Community on Parallel Processing, May 2024, San Francisco, CA, United States. pp.814-824, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS57955.2024.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital sufficiency behaviors to deal with intermittent energy sources in a data center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolyne Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024: International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT4S64576.2024.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-weight prediction for improving energy consumption in HPC platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Carastan-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millian Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carretero, J., Shende, S., Garcia-Blas, J., Brandic, I., Olcoz, K., Schreiber, M., Aug 2024, Madrid, Spain. pp.152-165, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-69577-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of a globally distributed low carbon cloud federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Felipe Silva Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid 2023 - IEEE/ACM 23rd International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different User Behaviors for Demand Response in Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Parallel and Distributed Computing : Parallel Processing (Euro-Par 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.53-68, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standalone Data-Center Sizing Combating the Over-Provisioning of the IT and Electrical Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cloud Computing (WCC 2022) @ SBAC-PADW 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PADW56527.2022.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un centre de données autonome alimenté 100% par des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIS : Laboratoire Modélisation, Informatique et Système (Université de Picardie Jules Verne), Jul 2022, Amiens, France. paper 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Resource Allocation on Virtualized Non-Uniform I/O Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Teabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hagimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Cluster, Cloud and Internet Computing (CCGrid 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Taormina, Italy. pp.432-441, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid54584.2022.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un centre de données autonome alimenté 100% par des énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIS : Laboratoire Modélisation, Informatique et Système de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Based Negotiation between Power Demand and Supply in Green Datacenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thuyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Parallel and Distributed Processing with Applications (ISPA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Exeter (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Flooding: Crisis Management Through Two Temporal Loops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renaud-Goud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Hawai International Conference on Systems Science (HICSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawai, United States. pp.2985-2994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renaud-Goud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized Algorithm to Revisit the Debate of Centralization and Decentralization Approaches for Cloud Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018896.3065839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques d'ordonnancement pour les centres de données alimentés par énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Sayah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity for biodiversity management on campus through citizen sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Trân</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Smart and Sustainable City (WSSC 2017) in conjunction with 2017 IEEE Smart World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2017.8397397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Villebonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Generating large-scale Google-like Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès de Courchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Resilience and/or Energy-aware techniques for High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGCC.2016.7892623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Villebonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Villebonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enida Sheme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neki Frasheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sofia, Bulgaria. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Days (WD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel reliable range-free geo-localization algorithm in wireless networks: Centre of the smallest communication overlap polygon (CSCOP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Asferaw Demilew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Constanta, Romania. pp.181-185, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BlackSeaCom.2015.7185111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic voltage and frequency scaling for 3D Classical Spin Glass application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrachya Astsatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakob Abajyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahi Narsisian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Science and Information Technologies (CSIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Yerevan, Armenia. pp. 121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C4Me &amp;quot; See for me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel range-free immune to radio range difference (IRRD) geo-localization algorithm in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Asferaw Demilew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of IEEE Africon "Green Innovation for African Renaissance" (AFRICON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Addis Ababa, Ethiopia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2015.7331966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Villebonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-free selective anchor node center of the smallest communication overlap polygon localization algorithm in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Asferaw Demilew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of IEEE AFRICON 2015: "GREEN INNOVATION FOR AFRICAN RENAISSANCE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Addis Abeba, Ethiopia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2015.7332049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVFS governor for HPC: Higher, Faster, Greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and network-based Processing (PDP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Turku, Finland. pp.533-540, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2015.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT4S 2029: What Will Be The Systems Supporting Sustainability in 15 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pufal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankita Raturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on ICT for Sustainability (ICT4S 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of Costs and Energy Consumption in a Data Center by a Workload-Based Capacity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Piatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Salom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Siso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Energy-Efficient Data Centres, co-located with E-Energy (E2DC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom. pp. 102-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Villebonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Chicago, United States. pp.334-343, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-aware cloud middleware to reduce cooling needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Villebonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Collaboration Technologies and Infrastructures - WETICE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp. 115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy aware clouds scheduling using anti-load balancing algorithm : EACAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Grids and Green IT Systems (SMARTGREENS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp. 82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation énergétique de tâches distribuées avec changements dynamiques de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Alexandru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grenoble, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy - and Heat-aware HPC Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Jarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on European Actions Towards Eco-Friendly Data Centers (EuroEcoDc), co-located with 3th International Conference on Cloud and Green Computing (CGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp. 435-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2013, Beijing, China. pp.118-- 25, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Data Center Building Blocks for Energy-efficiency and Thermal Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Vor Dem Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Jarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Piatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Energy-Efficient Data Centres, co-located with E-Energy (E2DC 2013) Co-located workshops of 4th International Conference on Future Energy Systems (ACM e-Energy 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Berkeley, CA, United States. pp.66-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity: The Key to Achieve Power-Proportional Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid - CCGrid 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp. 656-662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2DC - 1st International Workshop on Energy-Efficient Data Centres - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid'5000 energy-aware experiments with DVFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Alexandru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">grid’5000 school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nantes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assuncao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.95-104, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of measurement for energy consumption of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Hlavacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 11th IEEE/ACM International Conference on Grid Computing (GRID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brussels, Belgium. pp.290-297, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GRID.2010.5697987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Borgetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Sayah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficient Grids, Clouds and Clusters Workshop (co-located with Grid 2009) (E2GC2 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GRID.2009.5353063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiou Yiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00474732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles fluides pour l'économie d'énergie dans les grilles par migration : une premère approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones du Parallélisme (Renpar) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la consommation énergétique dans les centres de serveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Borgetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Sayah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle GSP du GDR ASR; IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2009, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A batch scheduler with high level components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster computing and Grid 2005 (CCGrid05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Solutions for Data Center Powered by on Site Renewable Energy Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rostirolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue on Selected papers from EE-LSDS 2013 Conference (Sustainable Computing: Informatics and Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Dittmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), pp.67, 2014, Special Issue on Selected papers from EE-LSDS 2013 Conference, ISSN: 2210-5379. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suscom.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on selected papers from Energy Efficiency in Large-Scale Distributed Systems 2013 conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laars Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierson, Jean-Marc and Dittmann, Laars and Da Costa, Georges. Wiley, 26 (15), 2014, Concurrency and Computation: Practice and Experience, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming models and runtimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey L. Lastovetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge G. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Diaz Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Garcia Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jesus Carretero; Emmanuel Jeannot; Albert Zomaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrascale Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution of Engineering and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-63, 2019, 978-1785618338. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBPC024E_ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy aware ultrascale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrascale Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology, pp.127-188, 2019, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBPC024E_ch⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling and Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragati Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Borgetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Comito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierson, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.225--262, 2015, Chapître 8, 978-1-118-86463-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Basmadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gyarmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzmitry Kliazovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.159-196, 2015, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118981122.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoolEmAll: Models and Tools for Planning and Operating Energy Efficient Data Centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Vor Dem Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U. Khan, Samee; Y. Zomaya, Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Data Centers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191--245, 2015, 978-1-4939-2092-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2092-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierson, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.131--158, 2015, Chapître 5, 978-1-118-86463-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-scale Distributed Systems and Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2015, 978-1-118-86463-0. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118981122.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware leverages for energy reduction in large scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Careglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierson, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, John Wiley and Sons, pp.17--40, 2015, 978-1118864630. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118981122.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy aware approach for HPC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basmadjian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olieksiak Ariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Jeannot; Julius Zilinskas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Computing on Complex Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-IEEE Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-363, 2014, 978-1118712054. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118711897.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical Ambient Systems: From Test Scenario to Scientific Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvary, Gaëlle; Delot, Thierry; Sèdes, Florence; Tigli, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-329, 2012, 978-1848214378. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sociotechniques ambiants : du scénario aux verrous scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALVARY, Gaëlle; DELOT, Thierry; SEDES Florence; TIGLI, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-362, 2012, Traité Informatique et Systèmes d'Information, IC2, 978-2746229815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Centres Sustainability Cluster Activities Task 3 : Cluster Task 3 developers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rey Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Sanjoaquín Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Quintiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences autour d'une nouvelle approche de conception d'un gestionnaire de travaux pour grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETP4HPC SRA 6 White Paper - Energy Efficiency and Sustainability. ETP4HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seroul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Vysocký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETP4HPC. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement methods sheet, WG6 Exa-Soft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Guermouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Toulouse; Université de bordeaux. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuttleBench: A benchmarking tool for comparing programming languages' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Courtines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse 3 Paul Sabatier. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Stolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ceyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2021–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for Research in Sustainable Ultrascale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kuonene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University Carlos III of Madrid. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coolemall D2.6 Final release of the simulation and visualisation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosandra Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoolEmAll D5.6 Final metrics and benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Siso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Salom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoolEmAll D2.4 First release of the simulation and visualisation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rathgeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosandra Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoolEmAll D5.4 Energy and Heat-aware classification of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Oleksiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Jarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoolEmAll D5.1 White paper on Energy-and Heat-aware metrics for computing modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Siso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon B Fornós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assunta Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Salom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT-Institut de recherche en informatique de Toulouse. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’étude de l’environnement des systèmes Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Institut National Polytechnique de Grenoble (INPG), 2005. Français. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005INPG0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04817040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et optimisation de performance énergétique des centres de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Paul Sabatier (Toulouse 3), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01350630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MojitO/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:134db5b460b3d17f6f30983e8a0e2817efecc765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14618,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="053B34ED"/>
+    <w:nsid w:val="FF60BF58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14849,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108152383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2025.101106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dinh Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Teabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2025.3558033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lezcano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3253798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesryne Mejri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.12.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Astsatryan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahi Narsisian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Kocharyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hankel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i2.1286" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Rico-Gallego" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piatek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2015.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS57955.2024.00077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Gatt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759930v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benaissa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW56527.2022.00019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348155v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2016.7892623" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakob Abajyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paquereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399880v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Salom" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Siso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zilio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jarus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147291v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5697987" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403121v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey L. Lastovetsky" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Diaz Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Garcia Zapata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbpc024e_ch2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rey Porto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sanjoaqu&#237;n Vives" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quintiliani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wierse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seroul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vysock&#253;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Barth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120278v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonene" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Trinh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818161v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Volk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosandra Sandoval" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eichhorn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Oro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rathgeb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Prieto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon B Forn&#243;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Napolitano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPG0116" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01350630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453537v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:134db5b460b3d17f6f30983e8a0e2817efecc765" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-da-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108152383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=O_oqbV8AAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2025.101106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dinh Ngoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Teabe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2025.3558033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lezcano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3253798" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesryne Mejri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briag Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s de Courchelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.09.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.12.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Astsatryan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahi Narsisian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Kocharyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hankel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4073" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i2.1286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517065v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Rico-Gallego" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grasso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Hristov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi150201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piatek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2015.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neves Calheiros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Buyya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.04.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Negro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGridW65158.2025.00026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Do" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS57955.2024.00077" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Gatt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benaissa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW56527.2022.00019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738261v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397397" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01472021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2016.7892623" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282036v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakob Abajyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paquereau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Salom" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Siso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150336v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228319v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Alexandru" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zilio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jarus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5697987" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872133v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403121v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey L. Lastovetsky" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Barbosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Diaz Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Garcia Zapata" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbpc024e_ch2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ricciardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266915v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rey Porto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sanjoaqu&#237;n Vives" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quintiliani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001521v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494490v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wierse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seroul" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vysock&#253;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Barth" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272179v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120278v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuonene" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Trinh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818161v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Volk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosandra Sandoval" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eichhorn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Oro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818196v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rathgeb" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818210v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Prieto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818205v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon B Forn&#243;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Napolitano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04817040v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPG0116" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01350630v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453537v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:134db5b460b3d17f6f30983e8a0e2817efecc765" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>