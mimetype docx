--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -156,1535 +156,1617 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Cherubini. L’imaginaire des lieux de mémoire et de créolisation socioculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 | 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15l7e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On plurilingual practices: A French perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHUMAINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES FORMES VERBALES DU PRÉSENT DANS LE CATÉCHISME EN LANGUE CRÉOLE, PRÉCÉDÉ D'UN ESSAI DE GRAMMAIRE SUR L'IDIOME USITÉ DANS LES COLONIES FRANÇAISES DE L'ABBÉ GOUX (1842) : LA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdana Librova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, LXI (2), pp.121-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Té et le développement de la temporalité verbale dans les créoles français de la Caraïbe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdana Librova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/1915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Frédérique Longuet, Claude Springer, 2021, Autour du CECR Volume complémentaire (2018) : médiation et collaboration. Une didactique de la relation écologique et sociosémiotique. Préface de Monique Lebrun-Brossard, Xvii + 310p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (2), mis en ligne le 03 juin 2022, consulté le 30 septembre 2022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.11159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire en français langue étrangère : questions d’acquisition et d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.4734⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05499548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études créoles – des approches multiples ancrées dans les disciplines, le temps et l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vol. XXXIII n° 1, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la description de l'acquisition grammaticale à l'élaboration d'une progression d'enseignement en français langue étrangère : l'exemple du verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.30-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements de John J. Gumperz pour la sociolinguistique des langues créoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 150, pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la description de l'acquisition grammaticale à l'élaboration d'une progression d'enseignement en français langue étrangère : l'exemple du verbe</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence des langues créoles et rapports de domination dans les situations créolophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.30-43</w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conditionnel en mauricien et en haïtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.117-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages formels du morisyen. Des emplois stratégiques du contact des langues en contexte créolophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.213-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dislocation, l'emploi de c'est et il y a et l'organisation topique - focus en français parlé : des variétés d'apprenants aux usages natifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acquisition of Additive scope particles by Moroccan Arabic L1 learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et Interaction en Langue Etrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.114-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les créoles français : déni, réalité et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 161, pp.114-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation sociale et pratiques langagières : les analyses psychosociologiques de Paul Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 142, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques propriétés des &amp;quot;adjectifs qualificatifs&amp;quot; des créoles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du CLAIX / Travaux du Cercle linguistique d'Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of French as a second language: Do developmental stages correlate with CEFR levels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Prodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Language Studies - Apples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (1), pp.47-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et enjeux de pouvoir en pays de langue créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 125, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;adjectifs qualificatifs&amp;quot; des créoles français : questions de syntaxe et de sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Méthodes et problèmes de la collecte des données : tradition orale créole, 27, pp.11--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition de la négation en français par des adultes arabophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (1), pp.242-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1694,98 +1776,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'origine des créoles de l'Océan Indien : les enjeux d'un débat généalogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque du Comité International des Études Créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Port-Louis, Maurice. pp.83-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1795,2100 +1877,2182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°61, 2017, Le français dans le monde, recherches et applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01865559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes créoles et francophones. Mélanges offerts à Robert Chaudenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Brasseur et Georges Daniel Véronique. L'Harmattan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures éducatives et linguistiques dans l’enseignement des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Beacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cicurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Veronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applied Linguistics and the emergence of Foreign Language Didactics in France (1958-1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégory Miras; Isabel Colón de Carvajal; Nathalie Blanc; Shona Whyte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 years of Applied Linguistics. Toward more engaged research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, John Benjamins, pp.128 - 148, 2026, AILA Applied Linguistics Series, 9789027233929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.22.08ver⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting the NPs of Indian Ocean French Creoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dany Adone; Astrid Gabel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The evolution, acquisition and development of syntax. Insights from Creole languages and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.233-254, 2025, 9781009221900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009221900.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converser dans une langue étrangère pour apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aguilar Rio J., Cadet L., Muller C., Rivière V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant et le chercheur au coeur des discours, des textes et des actions. Mélanges offerts à Francine Cicurel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, pp.175-192, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'énoncé complexe en français langue étrangère : quelques voies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hadermann, P., Housen, A. &amp; Van Raemdonck, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComplexitéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E Peter Lang, pp.101-122, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des langues créoles dans l'espace plurilingue de l'Océan Indien : réflexions écolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Staudacher – Valliamee, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et transmissions : dynamiques créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Réunion, Epica Editions, pp.15-27, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie et linguistique : à propos de l’école de Genève (Sechehaye, Bally et Frei) et de la linguistique cognitive américaine (Lakoff)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Klingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODÉLISATIONS ET SCIENCES HUMAINES: Figurer, interpréter, simuler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Collection Histoire des Sciences humaines, 978-2-343-09294-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion du français et didactique du plurilinguisme : enjeux en didactique du FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Defays, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSVERSALITÉS. 20 ans de FLES. Faits et gestes de la didactique du Français Langue étrangère et seconde de 1995 à 2015 (vol.1).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME &amp; Intercommunications., pp.269-280, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses d'erreur en langue étrangère : une question de « linguistique appliquée » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Carton And J.-P. Narcy-Combes, M. -Fr. Narcy-Combes &amp; D. Toffoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures de recherche en linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rive-Neuve, pp.53-68, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of additive scope particles by Moroccan L1 learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christina Lindqvist And Camilla Bardel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of French as a Second Language. New developemental Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.117-141, 2014, Benjamins Current Topics (62), 9789027242501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation Internationale de la Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carol Chapelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley &amp; Blackwell, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition and Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Byram, Adelheid Hu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rouledge Encyclopedia of Language Teaching and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rouledge, pp.4-6, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créolisation et créoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacy Simonin, Sylvie Wharton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique du contact. Dictionnaire des termes et concepts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.143-178, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Organisation Internationale de la Francophonie</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Language Acquisition Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...71 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Bono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Byram, Adelheid Hu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Encyclopedia of Language Teaching and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.610-616, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Herschensohn, Martha Young-Scholten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Handbook of Second Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.251-271, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations langagières : des exemples de français en contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yana Grinshpun, Judith Nyee-Doggen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la langue française : usages, pratiques, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.87-96, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions sociales où le social et le langagier se nouent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Vion, Alain Giacomi, Claude Vargas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La corporalité du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.167-176, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire des fautes d'Henri Frei (1899-1980) : fautes et fonctions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Klingler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colombat, Jean-Marie Fournier, Valérie Raby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire générale de la grammaire française. Matériaux et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.291-310, 2012, 978-2-7453-2430-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les contacts de langues : une controverse sur le développement des langues créoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole de Féral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In and Out of Africa. Languages in question. 1. Language Contact and Epistemological Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.73-90, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport des recherches sur l'appropriation des langues étrangères à l'enseignement de la grammaire en français langue étrangère : autour du syntagme nominal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Trévisiol-Okamura, Greta Komur-Thilloy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours, Acquisition et didactique des langues. Les termes d'un dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orizons, pp.103-118, 2011, 978-2-296-08802-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalizing a transnational linguistic entity : sociolinguistic realities and language policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Zarate, Danielle Lévy, Claire Kramsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Multilingualism and Multiculturalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.325-329, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on the English translation of chapter 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lo Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Zarate, Danielle Lévy, Claire Kramsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Multilingualism and Multiculturalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaires, pp.317-324, 2011</w:t>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaires, pp.315-315, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Institutions and power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lo Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daniel Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Zarate, Danielle Lévy, Claire Kramsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Multilingualism and Multiculturalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaires, pp.315-315, 2011</w:t>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaires, pp.317-324, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’énoncé simple à l’énoncé complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Granget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Prodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.D. Véronique (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’acquisition de la grammaire du français, langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier, pp.219‑288, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ena et gagne : à propos de la genèse de l'expression de l'existence et de la possession/propriété en créole mauricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fon Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baker, Philip and Guillaume Fon Sing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The making of Mauritian Creole. Analyses diachroniques à partir des textes anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Battlebridge, pp.133-155, 2007, Westminster Creolistics series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3898,105 +4062,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement-apprentissage implicite et explicite des langues vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Daniel Veronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4064,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48CC579E"/>
+    <w:nsid w:val="C6F021EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4295,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-daniel-veronique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6943-4486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028822668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Librova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02183723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Stoffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009221900.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klingler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bono" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lo Bianco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-daniel-veronique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6943-4486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028822668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15l7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Librova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel V&#233;ronique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Kriegel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prodeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02183723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Stoffel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.08ver" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009221900.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klingler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lo Bianco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fon Sing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>