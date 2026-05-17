--- v1 (2026-04-19)
+++ v2 (2026-05-17)
@@ -4228,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6F021EB"/>
+    <w:nsid w:val="6B282724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>